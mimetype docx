--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -181,425 +181,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient inhibition of cell division in competent pneumococcal cells results from deceleration of the septal peptidoglycan complex</w:t>
+                <w:t xml:space="preserve">A tripartite protein complex promotes DNA transport during natural transformation in Firmicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Juillot</w:t>
+                <w:t xml:space="preserve">Marie Dewailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+                <w:t xml:space="preserve">Yoann Fauconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+                <w:t xml:space="preserve">Cécile Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Barbotin</w:t>
+                <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Lablaine</w:t>
+                <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.5666. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (47), pp.e2511180122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60600-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2511180122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238621v1</w:t>
+                <w:t xml:space="preserve">hal-05380279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tripartite protein complex promotes DNA transport during natural transformation in Firmicutes</w:t>
+                <w:t xml:space="preserve">Quantitative phosphoproteomic reveals that the induction of competence modulates protein phosphorylation in Streptococcus pneumonaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dewailly</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Fauconnet</w:t>
+                <w:t xml:space="preserve">Adeline Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ducrot</w:t>
+                <w:t xml:space="preserve">Patrice Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Grangeasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.25111801221of12⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.105399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2025.105399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380279v1</w:t>
+                <w:t xml:space="preserve">hal-05004087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phosphoproteomic reveals that the induction of competence modulates protein phosphorylation in Streptococcus pneumonaie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient inhibition of cell division in competent pneumococcal cells results from deceleration of the septal peptidoglycan complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lavergne</w:t>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Page</w:t>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Polard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Campo</w:t>
+                <w:t xml:space="preserve">Aurélien Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Grangeasse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armand Lablaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 315, pp.105399. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2025.105399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60600-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004087v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumococcal competence is a populational health sensor driving multilevel heterogeneity in response to antibiotics</w:t>
               </w:r>
@@ -611,51 +611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calum H G Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -758,51 +758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Zapun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1000,51 +1000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentalization of RNA Degradosomes in Bacteria Controls Accessibility to Substrates and Ensures Concerted Degradation of mRNA to Nucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agamemnon Carpousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Hadjeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1098,265 +1098,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Visualization of Horizontal Gene Transfer by Transformation in Live Pneumococcal Cells Using Microfluidics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Unbiased homeologous recombination during pneumococcal transformation allows for multiple chromosomal integration events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Kurushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renske van Raaphorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11060675⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e58771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.58771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007619v1</w:t>
+                <w:t xml:space="preserve">hal-03008447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased homeologous recombination during pneumococcal transformation allows for multiple chromosomal integration events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Direct Visualization of Horizontal Gene Transfer by Transformation in Live Pneumococcal Cells Using Microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, pp.e58771. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.58771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes11060675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008447v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence that regulation of intramembrane proteolysis is mediated by substrate gating during sporulation in Bacillus subtilis</w:t>
               </w:r>
@@ -1502,51 +1502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Durmort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1636,51 +1636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryslène Mercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Vannieuwenhze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1783,64 +1783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Durmort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 106 (5), pp.832-846. </w:t>
@@ -1872,692 +1872,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of the Serine/Threonine-Kinase StkP and the Paralogs DivIVA and GpsB in Pneumococcal Cell Elongation and Division</w:t>
+                <w:t xml:space="preserve">Streptococcus pneumoniae, le transformiste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Fleurie</w:t>
+                <w:t xml:space="preserve">Calum Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Manuse</w:t>
+                <w:t xml:space="preserve">Berge M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Campo</w:t>
+                <w:t xml:space="preserve">P. Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cluzel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Claverys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.113-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370117v1</w:t>
+                <w:t xml:space="preserve">hal-01117721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streptococcus pneumoniae, le transformiste.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Streptococcus pneumoniae, le transformiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calum Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calum Johnston</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.P. Claverys</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Claverys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 22, pp.113-119</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 22 (3), pp.113-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2014.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117721v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streptococcus pneumoniae, le transformiste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Calum Johnston</w:t>
+                <w:t xml:space="preserve">Interplay of the Serine/Threonine-Kinase StkP and the Paralogs DivIVA and GpsB in Pneumococcal Cell Elongation and Division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fleurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Manuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2014.01.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), pp.e1004275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02370123v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A type IV pilus mediates DNA binding during natural transformation in Streptococcus pneumoniae.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Midcell Recruitment of the DNA Uptake and Virulence Nuclease, EndA, for Pneumococcal Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Laurenceau</w:t>
+                <w:t xml:space="preserve">Alain Kamgoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Péhau-Arnaudet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Malosse</w:t>
+                <w:t xml:space="preserve">Bernard Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (6), pp.e1003473. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003473⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370135v1</w:t>
+                <w:t xml:space="preserve">hal-02370127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midcell Recruitment of the DNA Uptake and Virulence Nuclease, EndA, for Pneumococcal Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bergé</w:t>
+                <w:t xml:space="preserve">A type IV pilus mediates DNA binding during natural transformation in Streptococcus pneumoniae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Laurenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Péhau-Arnaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Baconnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Kamgoué</w:t>
+                <w:t xml:space="preserve">Joseph Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Campo</w:t>
+                <w:t xml:space="preserve">Christian Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003596. </w:t>
+              <w:t xml:space="preserve">, 2013, 9 (6), pp.e1003473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370127v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function analysis of pneumococcal DprA protein reveals that dimerization is crucial for loading RecA recombinase onto DNA during transformation</w:t>
               </w:r>
@@ -2582,51 +2582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. M. A. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2968,51 +2968,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Genetic Transformation: A Direct Route to Easy Insertion of Chimeric Genes into the Pneumococcal Chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3020,51 +3020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Polard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humana Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Streptococcus pneumoniae Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1968, Springer, pp.63-78, 2019, </w:t>
@@ -3134,103 +3134,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tripartite protein complex promotes DNA transport during natural transformation in firmicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dewailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fauconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3265,90 +3265,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toxin/antitoxin system targeting the replication sliding-clamp induces competence in Streptococcus pneumoniae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maziero Mickaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3370,103 +3370,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient inhibition of cell division in competent pneumococcal cells results from deceleration of the septal peptidoglycan complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3501,90 +3501,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumococcal competence, a populational health sensor driving multilevel heterogeneity in response to antibiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calum Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David de Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3818,51 +3818,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CAA8476"/>
+    <w:nsid w:val="1398F12B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4049,51 +4049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-campo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2917-930X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155680463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238621v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60600-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fauconnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ducrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Soulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.25111801221of12" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Page" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2025.105399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum H G Johnston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyeldieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Lemos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49853-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Trouve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pelletier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01311-24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Shamseddine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Veyrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Macedo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107563" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon Carpousis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hadjeras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hamouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-041020-113308" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11060675" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03008447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kurushima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske van Raaphorst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerckel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.58771" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ram&#237;rez-Guadiana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rodrigues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Marquis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Campo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o del Carmen Barajas-Ornelas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007753" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durmort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Campo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2018.05.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berg&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysl&#232;ne Mercy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vannieuwenhze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves V Brun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01716-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fleurie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manuse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004275" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Johnston" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge M." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Claverys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2014.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X4XBXBW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurenceau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#233;hau-Arnaudet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003473" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370127v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgou&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003596" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. M. A. Brooks" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205638109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Granadel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudhomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07071.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bourgeois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugarel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daveran-Mingot M.L." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labonte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9199-0_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziero Micka&#235;l" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-campo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2917-930X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155680463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fauconnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ducrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Soulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2511180122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Page" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2025.105399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60600-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum H G Johnston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyeldieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Lemos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49853-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Trouve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pelletier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01311-24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Shamseddine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Veyrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Macedo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107563" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon Carpousis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hadjeras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hamouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-041020-113308" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03008447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kurushima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske van Raaphorst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerckel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.58771" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11060675" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ram&#237;rez-Guadiana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rodrigues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Marquis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Campo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o del Carmen Barajas-Ornelas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007753" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durmort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Campo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2018.05.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berg&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysl&#232;ne Mercy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vannieuwenhze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves V Brun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01716-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Johnston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge M." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Claverys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2014.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X4XBXBW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fleurie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manuse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004275" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgou&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003596" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurenceau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#233;hau-Arnaudet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003473" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. M. A. Brooks" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205638109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Granadel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudhomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07071.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bourgeois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugarel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daveran-Mingot M.L." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labonte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9199-0_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziero Micka&#235;l" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>