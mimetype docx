--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -147,2283 +147,2283 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tripartite protein complex promotes DNA transport during natural transformation in Firmicutes</w:t>
+                <w:t xml:space="preserve">A toxin/antitoxin system targeting the replication sliding-clamp induces competence in Streptococcus pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dewailly</w:t>
+                <w:t xml:space="preserve">Mickaël Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Fauconnet</w:t>
+                <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ducrot</w:t>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
+                <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (47), pp.e2511180122. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (12), pp.e1011863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2511180122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380279v1</w:t>
+                <w:t xml:space="preserve">hal-05590138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phosphoproteomic reveals that the induction of competence modulates protein phosphorylation in Streptococcus pneumonaie</w:t>
+                <w:t xml:space="preserve">A tripartite protein complex promotes DNA transport during natural transformation in Firmicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lavergne</w:t>
+                <w:t xml:space="preserve">Marie Dewailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Page</w:t>
+                <w:t xml:space="preserve">Yoann Fauconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Polard</w:t>
+                <w:t xml:space="preserve">Cécile Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 315, pp.105399. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (47), pp.e2511180122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2025.105399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2511180122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004087v1</w:t>
+                <w:t xml:space="preserve">hal-05380279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient inhibition of cell division in competent pneumococcal cells results from deceleration of the septal peptidoglycan complex</w:t>
+                <w:t xml:space="preserve">Quantitative phosphoproteomic reveals that the induction of competence modulates protein phosphorylation in Streptococcus pneumonaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Juillot</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+                <w:t xml:space="preserve">Adeline Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+                <w:t xml:space="preserve">Patrice Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Barbotin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Grangeasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60600-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.105399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2025.105399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238621v1</w:t>
+                <w:t xml:space="preserve">hal-05004087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumococcal competence is a populational health sensor driving multilevel heterogeneity in response to antibiotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient inhibition of cell division in competent pneumococcal cells results from deceleration of the septal peptidoglycan complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Prudhomme</w:t>
+                <w:t xml:space="preserve">Aurélien Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calum H G Johnston</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David de Lemos</w:t>
+                <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.5625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-49853-2⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60600-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730683v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DivIVA controls the dynamics of septum splitting and cell elongation in Streptococcus pneumoniae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pneumococcal competence is a populational health sensor driving multilevel heterogeneity in response to antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calum H G Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennyfer Trouve</w:t>
+                <w:t xml:space="preserve">Anne Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Zapun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Pelletier</w:t>
+                <w:t xml:space="preserve">David de Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.01311-24⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.5625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-49853-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746870v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and functional aspects of the Ruminococcin C sactipeptide isoforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DivIVA controls the dynamics of septum splitting and cell elongation in Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Zapun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lama Shamseddine</w:t>
+                <w:t xml:space="preserve">Laure Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Roblin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lisa de Macedo</w:t>
+                <w:t xml:space="preserve">Anaïs Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107563⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (10), pp.e0131124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01311-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227419v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalization of RNA Degradosomes in Bacteria Controls Accessibility to Substrates and Ensures Concerted Degradation of mRNA to Nucleotides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic and functional aspects of the Ruminococcin C sactipeptide isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Shamseddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Veyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agamemnon Carpousis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Campo</w:t>
+                <w:t xml:space="preserve">Christian Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Hadjeras</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa de Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-micro-041020-113308⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (9), pp.107563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820437v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased homeologous recombination during pneumococcal transformation allows for multiple chromosomal integration events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compartmentalization of RNA Degradosomes in Bacteria Controls Accessibility to Substrates and Ensures Concerted Degradation of mRNA to Nucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agamemnon Carpousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Kurushima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Campo</w:t>
+                <w:t xml:space="preserve">Lydia Hadjeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renske van Raaphorst</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lina Hamouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.58771⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76 (1), pp.533-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-micro-041020-113308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008447v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Visualization of Horizontal Gene Transfer by Transformation in Live Pneumococcal Cells Using Microfluidics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unbiased homeologous recombination during pneumococcal transformation allows for multiple chromosomal integration events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Kurushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renske van Raaphorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11060675⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e58771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.58771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007619v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that regulation of intramembrane proteolysis is mediated by substrate gating during sporulation in Bacillus subtilis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Visualization of Horizontal Gene Transfer by Transformation in Live Pneumococcal Cells Using Microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Campo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007753⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11060675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370083v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nascent teichoic acids insertion into the cell wall directs the localization and activity of the major pneumococcal autolysin LytA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence that regulation of intramembrane proteolysis is mediated by substrate gating during sporulation in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ramírez-Guadiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bonnet</w:t>
+                <w:t xml:space="preserve">Nathalie N. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Durmort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Jacq</w:t>
+                <w:t xml:space="preserve">Rocío del Carmen Barajas-Ornelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cell Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (11), pp.e1007753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823775v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A programmed cell division delay preserves genome integrity during natural genetic transformation in Streptococcus pneumoniae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nascent teichoic acids insertion into the cell wall directs the localization and activity of the major pneumococcal autolysin LytA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Durmort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bergé</w:t>
+                <w:t xml:space="preserve">N. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chryslène Mercy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves V Brun</w:t>
+                <w:t xml:space="preserve">M. Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01716-9⟩</w:t>
+              <w:t xml:space="preserve">The Cell Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.24 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370090v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidoglycan O-acetylation is functionally related to cell wall biosynthesis and cell division in Streptococcus pneumoniae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Durmort</w:t>
+                <w:t xml:space="preserve">A programmed cell division delay preserves genome integrity during natural genetic transformation in Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryslène Mercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jacq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Campo</w:t>
+                <w:t xml:space="preserve">Michael Vannieuwenhze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves V Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.13849⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01716-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613788v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streptococcus pneumoniae, le transformiste.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Campo</w:t>
+                <w:t xml:space="preserve">Peptidoglycan O-acetylation is functionally related to cell wall biosynthesis and cell division in Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Durmort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berge M.</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (5), pp.832-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117721v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streptococcus pneumoniae, le transformiste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Streptococcus pneumoniae, le transformiste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calum Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bergé</w:t>
+                <w:t xml:space="preserve">N. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice P. Polard</w:t>
+                <w:t xml:space="preserve">Berge M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Claverys</w:t>
+                <w:t xml:space="preserve">P. Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Claverys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 22 (3), pp.113-119. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 22, pp.113-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02370123v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of the Serine/Threonine-Kinase StkP and the Paralogs DivIVA and GpsB in Pneumococcal Cell Elongation and Division</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Streptococcus pneumoniae, le transformiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calum Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Fleurie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Claverys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004275⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (3), pp.113-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370117v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midcell Recruitment of the DNA Uptake and Virulence Nuclease, EndA, for Pneumococcal Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bergé</w:t>
+                <w:t xml:space="preserve">Interplay of the Serine/Threonine-Kinase StkP and the Paralogs DivIVA and GpsB in Pneumococcal Cell Elongation and Division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fleurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Manuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Kamgoué</w:t>
+                <w:t xml:space="preserve">Chao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Campo</w:t>
+                <w:t xml:space="preserve">Caroline Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003596. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), pp.e1004275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370127v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A type IV pilus mediates DNA binding during natural transformation in Streptococcus pneumoniae.</w:t>
               </w:r>
@@ -2537,414 +2537,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function analysis of pneumococcal DprA protein reveals that dimerization is crucial for loading RecA recombinase onto DNA during transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Midcell Recruitment of the DNA Uptake and Virulence Nuclease, EndA, for Pneumococcal Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Quevillon-Cheruel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Alain Kamgoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Polard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Campo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark A. M. A. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1205638109⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004530v1</w:t>
+                <w:t xml:space="preserve">hal-02370127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and maintenance of ComD-ComE, the two-component signal-transduction system that controls competence of Streptococcus pneumoniae.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-function analysis of pneumococcal DprA protein reveals that dimerization is crucial for loading RecA recombinase onto DNA during transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Quevillon-Cheruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Martin</w:t>
+                <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Granadel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Prudhomme</w:t>
+                <w:t xml:space="preserve">Mark A. M. A. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07071.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (37), pp.E2466 - E2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1205638109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557870v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expression and maintenance of ComD-ComE, the two-component signal-transduction system that controls competence of Streptococcus pneumoniae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Granadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Henard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (6), pp.1513-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07071.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Unconventional Xer Recombination Machinery of Streptococci/Lactococci.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bugarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daveran-Mingot M.L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, pp.e117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2954,163 +3088,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Genetic Transformation: A Direct Route to Easy Insertion of Chimeric Genes into the Pneumococcal Chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Polard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humana Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Streptococcus pneumoniae Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1968, Springer, pp.63-78, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-9199-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3120,637 +3254,637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tripartite protein complex promotes DNA transport during natural transformation in firmicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dewailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fauconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toxin/antitoxin system targeting the replication sliding-clamp induces competence in Streptococcus pneumoniae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maziero Mickaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient inhibition of cell division in competent pneumococcal cells results from deceleration of the septal peptidoglycan complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumococcal competence, a populational health sensor driving multilevel heterogeneity in response to antibiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calum Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David de Lemos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolved live-cell imaging using Random Illumination Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3818,51 +3952,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1398F12B"/>
+    <w:nsid w:val="7DF59318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4049,51 +4183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-campo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2917-930X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155680463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fauconnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ducrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Soulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2511180122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Page" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2025.105399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60600-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum H G Johnston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyeldieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Lemos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49853-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Trouve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pelletier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01311-24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Shamseddine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Veyrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Macedo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107563" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon Carpousis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hadjeras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hamouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-041020-113308" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03008447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kurushima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske van Raaphorst" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerckel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.58771" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11060675" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ram&#237;rez-Guadiana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rodrigues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Marquis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Campo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o del Carmen Barajas-Ornelas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007753" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durmort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Campo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2018.05.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berg&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysl&#232;ne Mercy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vannieuwenhze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves V Brun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01716-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Johnston" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge M." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Claverys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2014.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X4XBXBW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fleurie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manuse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004275" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgou&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003596" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurenceau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#233;hau-Arnaudet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003473" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. M. A. Brooks" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205638109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Granadel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudhomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07071.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180535v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bourgeois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugarel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daveran-Mingot M.L." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labonte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370074v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9199-0_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziero Micka&#235;l" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-campo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2917-930X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155680463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590138v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maziero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fauconnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ducrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Soulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2511180122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Page" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2025.105399" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60600-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prudhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum H G Johnston" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyeldieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Lemos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49853-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Trouve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pelletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01311-24" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Shamseddine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Veyrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Macedo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107563" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820437v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agamemnon Carpousis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hadjeras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hamouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-041020-113308" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03008447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kurushima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske van Raaphorst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerckel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.58771" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03007619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11060675" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ram&#237;rez-Guadiana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rodrigues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Marquis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Campo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o del Carmen Barajas-Ornelas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007753" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durmort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Campo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2018.05.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berg&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysl&#232;ne Mercy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vannieuwenhze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves V Brun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01716-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613788v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13849" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Johnston" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge M." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Polard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Claverys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claverys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2014.01.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X4XBXBW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fleurie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manuse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004275" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurenceau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#233;hau-Arnaudet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003473" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kamgou&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003596" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. M. A. Brooks" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205638109" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Granadel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudhomme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07071.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bourgeois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugarel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daveran-Mingot M.L." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labonte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370074v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9199-0_6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238647v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziero Micka&#235;l" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492600v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04295540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>