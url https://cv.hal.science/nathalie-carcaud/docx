--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -147,8461 +147,8461 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ZA Loire, observation dans le long terme d’un socio-hydrosystème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Ragueneau; Vanessa Lea; Isabelle Charpentier; Claire Tito de Morais; Mathieu Bonnefond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zones Ateliers, un réseau de recherches collaboratives, situées et engagées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution de représentations contemporaines de la nature de deux zones humides littorales et de leur paysage du XXe au XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Midi, 2024, Paysage &amp; Environnement, 978-2-8107-1271-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de la géohistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnements : Espaces, temporalités et enjeux de la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2024, Horizon, 2200638175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 1 – L’environnement du site et ses contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vivent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Zadora-Rio; Henri Galinié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/03_chap_1.xml, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 18. Enseigner les processus biophysiques en géographie aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.237-249, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.dufou.2020.01.0237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment enseigner les processus biophysiques en géographie aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avignon – Le Rhône, la Durance, l’Ouvèze et la Sorgue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Évain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carcaud N. (Ed.); Arnaud-Fassetta G. (Ed.); Évain C. (Ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et rivières de France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.34-43., CNRS Éditions, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02164691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rivière et sa mise en paysage dans les parcs et jardins : étude de cas dans l'Ouest français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02182523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Institut Universitaire Varenne, pp.570-572, 2018, 978-2-37032-178-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Val de Loire : une complexité dynamique mise en dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une archéologie indisciplinée – Réflexions croisées autour de Joëlle Burnouf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Europe Médiévale 12, Editions Mergoil, Drémil-Lafage, pp.107-120, 2018, 2355180733, 9782355180736</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paléochenaux : étude géomorphologique et micromorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le gisement de Crévéchamps (Lorraine), du Néolithique à l'époque romaine dans la vallée de la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, pp.35-55, 2016, Document d'archéologie française</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobilier lithique, Les outils en silex et chaille, Les herminettes et les haches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le gisement de Crévéchamps (Lorraine) : du Néolithique à l'époque romaine dans la vallée de la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Fondation Maison des sciences de l’homme; MCC; MENESR; CNRS; INRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.268-282, 2016, Document d’Archéologie Française, 2-7351-2081-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluvial risk in rural areas from the Greek period to the early Middle Ages: The case of the Rhône delta (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud-Fassetta G.(ed.); Carcaud N.(ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Geoarchaeology in the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.213-234, 2015, 978-2-271-07259-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique fluviale holocène de la Loire moyenne (Val d'Orléans, France). Réponses de la variabilité climatique aux activités anthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cyprien-Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Carcaud ; Gilles Arnaud-Fassetta </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.119-130, 2014, 978-2-271-07259-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holocene fluvial dynamics of the middle Loire River (Val d'Orléans, France). Responses to climatic variability and anthropogenic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cyprien-Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carcaud Nathalie, Arnaud-Fassetta Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French geoarchaeology in the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.117-128, 2014, 978-2-271-07259-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Another Loire: The armorican Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Fort and M. -F. André. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscapes and Landforms of France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.61--70, 2014, World Geomorphological Landscapes, 978-94-007-7022-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paléogéographie et reconstitution des dynamiques géomorphologiques à l'Holocène autour des sites archéologiques de Xanthos et Létôon (Turquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euploia. La Lycie et la Carie antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ballut, C. and Fournier, P. (Coord.)" Maison des Sciences de l'homme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil de l'eau, ressources, risques et gestion du Néolithique à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-172., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivers groins along the Armoricain Loire : river responses and local resident reactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pordoy Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Arnaud-Fasseta, E. Masson, E. Reynard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlag Dr. Friedrich Pfeil, 2013, 978-3-89937-157-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01324086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des paysages fluviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud-Fassetta, G. Dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, 42 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoarchéologie fluviale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-G. Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique fluviale holocène et géoarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.-R. Baduel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les géographies de l'eau : Processus, dynamique et gestion de l'hydrosystème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.181-228, 2009, Itinéraires géographiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os Jardins que nos representam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paisagens francesas : terroirs, cidades e litorais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FECILCAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-36, 2009, 978-85-88753-14-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages fluviaux et leur évolution : des objets de recherche porteurs de projets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Arnaud-Fassetta ; Richard Laganier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les géographies de l'eau - Processus, dynamique et gestion de l'hydrosystème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.298, 2009, Itinéraires Géographiques, 978-2-296-10502-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre les sociétés et le fleuve Loire depuis le Moyen-Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuele Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Trémolières, A. Schnitzler, P. Silan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protéger, restaurer et gérer les zones alluviales, pourquoi et comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, 238 p. (pp. 83-97), 2008, Tec &amp; Doc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoarchéologie de la vallée du Loir : dynamique fluviale tardiglaciaire et holocène, interactions Sociétés/Milieux sur le long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julienne Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John-Michel Douétil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des rivières, des hommes, une longue histoire: actes du colloque du SIARCE, Corbeil-Essonnes, 4 et 5 novembre 2005 ; [Colloque Des Rivières, des Hommes, une Longue Histoire]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEDEH, pp.130, 2007, 978-2-907594-11-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts des héritages sur un hydrosystème : l'exemple des levées en Loire moyenne et océanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuele Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Phillipe Allée et Laurent Lespez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'érosion entre société, climat et paléoenvironnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal (Clermont-Ferrand), pp.225-236, 2006, Nature &amp; Société</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rive droite rive gauche : la Loire et Tours (XIIe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Noizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture Actes du colloque tenu à Aix-en-provence du 8 au 10 avril 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, p. 137-155, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluvial metamorphosis of the Loire river during Holocene : variability of natural factors and the answers of the societies, Tours case study, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoalluvial Archaeology, colloque de Leeds 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions sociétés-milieux dans le bassin versant de la Loire depuis le Tardiglaciaire jusqu’à la période industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tatiana Muxart; Franck-Dominique Vivien; Bruno Villalba; Joëlle Burnouf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.65-77, 206, 2003, Environnement, 978-2-84299-453-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01838159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des interactions Hommes/Milieux dans le vallon de Rigny (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vivent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H.Richard, A.Vignol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equilibres et ruptures dans les écosystèmes durant les 20 derniers millénaires en Europe de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Besançon, pp.255-267, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aléa et risques fluviaux dans la vallée de la Loire au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEB 2002, 3e congrès international de l'Archéologie médiévale et post-médiévale Européen, Medieval Europe Basel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle lecture de l'évolution des paysages fluviaux à l'Holocène dans le bassin de la Loire moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Visset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Bravard et Michel Magny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fleuves ont une histoire. Paléoenvironnement des rivières et des lacs français depuis 15000 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.71-84, 2002, 2-87772-233-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographic tools for evaluating land cover transitions: implications for landscape management and almond diversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waddah Ghenimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassouna Gouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Rejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 11 (2), pp.83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41207-025-01046-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanence and impermanence of landscapes: a study of the changing relationship between societies and water in coastal wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Water in the Anthropocene: social issues, policies and governance, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/146x6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses environnementales sur la gestion d’espaces naturels protégés : le cas de zones humides littorales atlantiques françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12tal⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proximité à l’eau au sein d’une petite ville historiquement liée à ses rivières : une analyse par la connectivité sociale à Segré (Maine-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Imbert-Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GéoProximitéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 - Villes petites et moyennes en transition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les rivières dans la petite ville en changement ? Regards d’acteurs institutionnels sur les paysages de rivières urbaines en Maine-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Imbert-Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12pq4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimum et petits âges glaciaires aux époques médiévale et moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catteddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hurard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, De la préhistoire à aujourd'hui, l'histoire du climat et des hommes, 416, pp.56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory of landscaping and multifunctionality around urban rivers: the case of Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael de Brito Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Duarte de Oliveira Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Valquíra Dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ornamental horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29, pp.438 - 453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/2447-536x.v29i4.2659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes formes d'eau et ses usages à Angers (XIXème, XXème et XXIème siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael de Brito Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATLAS SOCIAL D'ANGERS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04618994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction and evolution of the Loire Study Area, a trajectory developing interdisciplinarity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Trajectoires des socio-écosystèmes du bassin de la Loire, 51, pp.8332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12cbk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution de trajectoires paysagères de zones humides littorales à l’aide de cartographies diachroniques : exemple des marais estuariens de Corsept</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+                <w:t xml:space="preserve">Perceptions et enjeux de gestion des rivières de l’Ouest par les gestionnaires de l’eau - entre influence de parcours et pragmatisme de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paysage.28359⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.18559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818260v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03713089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Trajectory of the Landscape and Functionality of Urban Watercourses: A Study of Lavras City, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael de Brito Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Duarte de Oliveira Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Valquíra Dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.793288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frsc.2022.793288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et enjeux de gestion des rivières de l’Ouest par les gestionnaires de l’eau - entre influence de parcours et pragmatisme de terrain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+                <w:t xml:space="preserve">Reconstitution de trajectoires paysagères de zones humides littorales à l’aide de cartographies diachroniques : exemple des marais estuariens de Corsept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.18559⟩</w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.28359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03713089v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hydrodiversité : une nouvelle notion pour mieux prendre en compte la diversité des paysages de cours d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.19940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleine terre. Paysage et sols urbains retrouvés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.32116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding to protect : Dune forest soils as evidence of the recent urban history of a coastal landscape – The Pointe de Gatseau at Saint-Trojan-les-Bains (17)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.31746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports et paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.24783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03447197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques socio-écologiques des rivières ordinaires de l’ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 132, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mappemonde.6787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03476908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowers and gardens on the context and tourism potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Duarte de Oliveira Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael de Brito Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ornamental horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (1), pp.121-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/2447-536X.v26i1.2144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.107395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner à voir la géodiversité de la région grenobloise et dépasser le clivage ville / montagne à travers le prisme du paysage et de ses représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (4 | 2019,), pp.233-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.13701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France – des paysages ordinaires, des objets originaux. Étude de cas de l’Aubance et du Couasnon dans le bassin de la Loire (1950-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Politiques publiques, hydrosystèmes, subversion marine, mobilité quotidienne, 253, pp.41-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.9492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parc national de l’Ichkeul (Tunisie) : une zone humide rétrolittorale aux paysages vulnérabilisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des paléoméandres holocènes de la plaine alluviale du Cher (site de Bigny, moyenne vallée du Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (2), pp.163-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.11369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hydrosystème et le changement : étude de cas dans le bassin de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialiser la nature et les paysages : contradictions et paradoxes au sujet des épis de la Loire armoricaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pordoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.241-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eg.423.0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00983889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épis de la Loire armoricaine, un héritage à la patrimonialité incertaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.39-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.4729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00983888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeogeographical Reconstruction and Management Challenges of an Archaeological Site Listed by UNESCO: the Case of the Letoon Shrine in the Xanthos Plain (Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ekmekçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaestiones Geographicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (1), pp.37-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/v10117-012-0002-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité est-elle un enjeu pour les habitants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.9319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La planification des trames vertes, du global au local : réalités et limites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 216, pp.93-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729555v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">La planification des trames vertes, du global au local : réalités et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 504, non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.23187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059671v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel tableau géographique des paysages ligériens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00733974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogeographical Reconstruction and Management Challenges of an Archaeological Site Listed by UNESCO: Case of the Plain of Xanthos and Letoon (Turkey)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12583-010-0222-x⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729591v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Paleogeographical Reconstruction and Management Challenges of an Archaeological Site Listed by UNESCO: Case of the Plain of Xanthos and Letoon (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ekmekci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.234-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12583-010-0222-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729515v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard d'une géoarchéologue sur un paysage fluvial : 15000 ans de dynamique paysagère dans la vallée du Loir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cyprien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Visset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trames vertes : discours et/matérialité, quelles réalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution paléogéographique des dynamiques paysagères durant l'Holocène autour de Xanthos et Létôon dans l'ancienne Lycie (Turquie) : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ekmekçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.59-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.3024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle histoire pour la loire entre nature et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, pp.72-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre Loire : dynamiques socio-environnementales sur 15000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Covalences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56, pp.4-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loire entre mythe et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 75. La Loire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loire, mythe ou réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 75, pp.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01255161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations sociétés/milieux physiques depuis la fin du Tardiglaciaire : les apports du programme Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Visset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12 (1-2), pp.5-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/quate.2001.1677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme et les vallées : les vals de Loire de Tours à Angers (les ponts de Cé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 107, p. 7-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le val de Loire en Anjou-Touraine : un cours forçé par les sociétés riveraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 36. Le Fleuve, pp.17-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308746v1</w:t>
-              </w:r>
-[...3557 lines deleted...]
-                <w:t xml:space="preserve">hal-03308736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8619,51 +8619,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géoarchéologie de la Loire moyenne et de ses marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8688,51 +8688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parc national d'Ichkeul (Tunisie) - une zone humide rétro-littorale aux paysages vulnérabilisés : apports d'une lecture géohistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8750,64 +8750,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Master2 Paysages et médiation, table ronde Paysage et médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8857,77 +8857,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social connectivity of river corridors in small urban areas: is there still a place for rivers in cities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Imbert-Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Geographical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8952,51 +8952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rivières à l'anthropocène : mieux intégrer l'hybridation des cours d'eau à travers la notion d'hydrodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9034,77 +9034,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones humides littorales : comment penser les patrimoines naturels hybrides dans un contexte de changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE DE RESTITUTION PAMPAS « Le patrimoine des marais littoraux face aux changements globaux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9142,90 +9142,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le workshop LeJEU sur l'île d'Oléron. Retour réflexif sur un dispositif pédagogique inter-écoles de paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.348-351</w:t>
@@ -9267,64 +9267,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between small cities and their hydrosystems: an analysis of local river stakeholders’ point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUGEO 2023 Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9343,368 +9343,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des trajectoires paysagères de zones humides littorales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucien Rey</w:t>
+                <w:t xml:space="preserve">La Directive Cadre sur l’Eau et sa mise en application : entre les deux coule une rivière - étude de cas dans le Maine-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.13-24</w:t>
+              <w:t xml:space="preserve">5ème Doctoriales en Sciences Sociales de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Chateauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031569v1</w:t>
+                <w:t xml:space="preserve">halshs-03342204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire de l'hydrodiversité des paysages fluviaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Valette</w:t>
+                <w:t xml:space="preserve">Construction des trajectoires paysagères de zones humides littorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau au coeur de l'aménagement : une stratégie gagnante ! Solutions pour des territoires urbanisés attractifs et résilients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077055v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Directive Cadre sur l’Eau et sa mise en application : entre les deux coule une rivière - étude de cas dans le Maine-et-Loire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Observatoire de l'hydrodiversité des paysages fluviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Doctoriales en Sciences Sociales de l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Chateauroux, France</w:t>
+              <w:t xml:space="preserve">L'eau au coeur de l'aménagement : une stratégie gagnante ! Solutions pour des territoires urbanisés attractifs et résilients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03342204v1</w:t>
+                <w:t xml:space="preserve">hal-04077055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution de la trajectoire paysagère d’une zone humide littorale à l’aide de cartographies diachroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8es journées doctorales en Paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9729,77 +9729,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of archives and historical maps to analyse landscape evolution with spatial indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology For the Future 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9824,77 +9824,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a geohistorical approach in order to underline the specificity of coastal wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la commission des Hydrosystèmes Continentaux 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9919,77 +9919,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géographique des trajectoires paysagères des hydrosystèmes secondaires de l'ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10014,64 +10014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une (re) connaissance de l'hydrodiversité fluviale : caractérisation, inventaire et évaluation des services rendus Etude de cas dans les bassins de la Garonne et de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10109,51 +10109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un inventaire de l'hydrodiversité des paysages fluviaux, pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée internationale du Paysage - Paysage et Eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10178,51 +10178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages de l’Ichkeul (Tunisie) : géohistoire d'un patrimoine vulnérabilisé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Gouvernance et labellisation des ressources territoriales face à la fragilisation des milieux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Unité de Recherche« Horticulture, Paysage, Environnement », L’Unité de recherche VAD « Ville, Aménagement, Développement » &amp; L’Institut Sylvo-Pastoral de Tabarka, Mar 2019, Tabarka, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10247,77 +10247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des trajectoires paysagères des hydrosystèmes secondaires-Approche par la géomatique et les analyses multi-variées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ThéMA, Feb 2019, Besançon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10351,77 +10351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des représentations contemporaines de la nature : apport des documents iconographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature dans tous ses états, Journée d'étude de l’Association Interdisciplinaire des Doctorant.e.s de l’Ouest en Confluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Interdisciplinaire des Doctorant.e.s de l’Ouest en Confluences, May 2019, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10446,77 +10446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des représentations contemporaines de la nature de deux zones humides littorales (Finistère, France). L’apport de l’iconographie dans leur évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Géohistoire des zones humides d’ici et d’ailleurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Institut de Recherche Ecomuseal « Gavrila Simion » de Tulcea (ICEM)- L’Unité Mixte de Recherche 5602 Geode du CNRS- L’Unité Mixte de Recherche 7266 LIENSs du CNRS- L’Université de La Rochelle- Le Groupe d’Histoire des Zones Humides- Le CEDETE Université d’Orléans- L’Institut National de Recherche et de Développement delta du Danube de Tulcea., Jun 2019, Tulcea, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10541,77 +10541,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géographique du paysage des hydrosystèmes secondaires ligériens – Démarche croisée, du terrain à l’analyse spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Eau(x) et Paysage(s)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10630,303 +10630,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postglacial changes in fluvial morphologies of the Burgundian Loire and the middle Cher rivers valleys</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Analyse des trajectoires paysagères de deux hydrosystèmes secondaires ligériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Geomorphology of the International Association of Geomorphologists (IAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, New Delhi, Vigyan Bhawan, India</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098858v1</w:t>
+                <w:t xml:space="preserve">halshs-01466296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des trajectoires paysagères de deux hydrosystèmes secondaires ligériens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Postglacial changes in fluvial morphologies of the Burgundian Loire and the middle Cher rivers valleys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vayssieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Geomorphology of the International Association of Geomorphologists (IAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, New Delhi, Vigyan Bhawan, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01466296v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rivière et sa mise en paysage dans les parcs et jardins. Etudes de cas dans l'Ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10951,103 +10951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivers groins along the Armoricain Loire : river responses and local resident reactions. A sociogeographical landscape reading as a complement for ecological engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pordoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference « Continental Hydrosystems and European Territories faced with Different Water Laws »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Sion, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11072,77 +11072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aspects paléoenvironnementaux du site de Cinq-Mars-la-Pile (Indre-et-Loire) et pratiques culturales pré-néolithiques dans le val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Visset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Table-ronde « AuTours du Méso » - Revue archéologique du Loiret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tours, France. pp.29 - 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11167,77 +11167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoenvironnements tardiglaciaires et holocènes de l'Orléanais (Loiret). Les sites de Saint-Benoît-sur-Loire et de la vallée des Mauves à Meung-sur-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Visset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Cyprien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Table-ronde « AuTours du Méso » - Revue archéologique du Loiret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tours, France. pp.11 - 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11275,77 +11275,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contexte hydroclimatique dans le bassin de la Loire océanique au haut Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Cyprien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Visset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le haut Moyen Age en Anjou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11370,90 +11370,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions sociétés - milieux fluviatiles holocènes dans la plaine alluviale de la Loire moyenne orléanaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cyprien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11508,77 +11508,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Trames Vertes : de la notion à la planification territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication colloque international " Paysage et projet de territoire : théories, méthodes, exemples. Des bilans européens aux projets maghrébins " (organisé par le CEGETAEO (Beni Mellal, Maroc) et le CARTA-ESO (Angers, France))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Mellal (MAR), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11603,103 +11603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aspects documentés des relations entretenues par les habitants de Tours avec la Loire du 1er au 12e s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Seigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fleuves aussi ont une histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Aix-en-Provence, France. pp.127-136</w:t>
@@ -11728,103 +11728,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aspects documentés des relations entretenues par les habitants de Tours avec la Loire du 1er au 12e s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Seigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés pré-industrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes,Actes du colloque d'Aix en Provence (2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.127-136</w:t>
@@ -11853,77 +11853,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rive droite rive gauche : la Loire et Tours (XIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés préindustrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.137-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11961,51 +11961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rive droite rive gauche : la Loire et Tours (12e-15e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12043,103 +12043,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des héritages sur un hydrosystème : l’exemple des levées de la Loire moyenne et océanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table Ronde en l’honneur de R. Neboit-Guilhot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Clermont-Ferrand, France</w:t>
@@ -12181,90 +12181,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial metamorphosis of the Loire river during the Holocene: varaibility of natural factors and the answers of the societies (Tours case study, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alluvial archaeology in Europe, Colloque de Leeds 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Rotterdam, pp.163-171</w:t>
@@ -12293,90 +12293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un programme interdisciplinaire de recherche pour le bassin de la Loire : interactions Sociétés/Milieux dans le bassin de la Loire (fin du Tardiglaciaire-Époque industrielle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12450,64 +12450,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’église de Rigny et ses abords. De la &amp;lt;em&amp;gt;colonia&amp;lt;/em&amp;gt; de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Husi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12586,51 +12586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et rivières de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fasseta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12661,64 +12661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud-Fasseta G. (dir.); Carcaud N. (dir.). CNRS Editions, 620 p., 2015, CNRS Alpha, 978-2-271-07259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12736,90 +12736,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie fluviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud-Fassetta, G. Dir. l'Harmattan, 43 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12869,77 +12869,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lower Loire river floodplain formation: a multi-scaled approach to characterize landforms, processes and drivers evolution on the long-term (last 10 milleniums) (Val d'Authion), France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12994,103 +12994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postglacial changes in fuvial morphologies of the upstream Loire catchment and the middle Cher river valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cubizolle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Geomorphology (9th ICG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, New-Dheli, India. Abstract 414, THEME: S12 : PALAEOHYDROLOGY AND FLUVIAL ARCHIVES - HYDROLOGICAL EXTREME AND CRITICAL EVENTS (HEX), pp.321-322, 2017, Book of Abstracts</w:t>
@@ -13119,77 +13119,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Aubance et le Couasnon, géohistoire de cinq décennies d’anthropisation de deux affluents ligériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop transdisciplinaire "Regards croisés sur l’Anthropocène"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13246,103 +13246,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme, AGES (Ancient Geomorphological EvolutionS) / Évolutions géomorphologiques anciennes de lʼhydrosystème ligérien. Rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS – INEE; European Long-Term Ecosystem Research Network. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13396,51 +13396,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remplissages des fonds de vallées de la Moselle et de la Meurthe en Lorraine sédimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Nancy 2, 1992. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13557,51 +13557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B422D138"/>
+    <w:nsid w:val="A0DBC1FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13788,51 +13788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carcaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5971-1411" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174485700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waddah Ghenimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassouna Gouta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geoffriau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-01046-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146x6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Imbert-Bossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pq4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563786v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Brito Sousa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Duarte de Oliveira Paiva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Valqu&#237;ra Dos Reis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2447-536x.v29i4.2659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paysant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cbk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28359" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2022.793288" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19940" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WJ7KL3XZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32116" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04148444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31746" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24783" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6787" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02562009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2447-536X.v26i1.2144" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02432186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13701" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0FKLZ9V1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02955367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.522" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pordoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0241" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4729" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ecochard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ekmek&#231;i" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10117-012-0002-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01548511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joliet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9319" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23187" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.03.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q73NQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ekmekci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-010-0222-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729606v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Visset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730006v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729444v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255161v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2001.1677" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vivent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0237" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164691v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline &#201;vain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182523v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02973875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02971542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417898v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887015v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buzzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100301770" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240138v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien-Chouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240136v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240141v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pordoy Claire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768207v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fouache" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ecochard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carcaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01543246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254987v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Salvador" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741843v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110031v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fecilcam.br/editora/arquivos/paisagens_francesas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731567v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Dia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chambaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057504v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407351v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838159v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308734v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308736v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920113v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684777v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547750v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523819v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522941v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031569v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077055v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342204v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dotto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02958272v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959281v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19768.39689" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031581v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959123v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098858v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391622v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254932v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pordoy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110239v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Musch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110273v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cyprien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burnouf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729747v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamothe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729762v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toublanc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956166v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005391v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080514v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005664v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noizet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256250v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castenet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005542v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308740v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135752v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242889v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03065144v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cubizolle Herv&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402120v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100229v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01531901v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carcaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5971-1411" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174485700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vivent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0237" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135559v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline &#201;vain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paysant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02973875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02971542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buzzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100301770" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien-Chouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fouache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ecochard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carcaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01543246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pordoy Claire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Salvador" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fecilcam.br/editora/arquivos/paisagens_francesas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Dia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chambaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057504v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308736v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waddah Ghenimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassouna Gouta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geoffriau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-01046-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146x6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746665v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Imbert-Bossard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pq4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Brito Sousa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Duarte de Oliveira Paiva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Valqu&#237;ra Dos Reis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2447-536x.v29i4.2659" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335549v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cbk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18559" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2022.793288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28359" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994927v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19940" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WJ7KL3XZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32116" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04148444v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31746" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24783" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6787" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02562009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2447-536X.v26i1.2144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02432186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13701" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0FKLZ9V1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9492" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02955367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.522" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pordoy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0241" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4729" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ecochard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ekmek&#231;i" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10117-012-0002-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01548511v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joliet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9319" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729555v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23187" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729604v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733974v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.03.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q73NQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729591v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ekmekci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-010-0222-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piana" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Visset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730006v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729444v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2001.1677" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308746v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920113v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684777v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547750v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523819v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522941v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342204v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031569v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077055v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dotto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02958272v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959281v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19768.39689" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031581v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959123v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466296v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098858v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391622v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254932v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pordoy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110239v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Musch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110273v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cyprien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burnouf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729747v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamothe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729762v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toublanc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956166v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005391v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080514v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005664v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noizet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256250v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castenet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005542v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308740v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135752v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242889v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03065144v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cubizolle Herv&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402120v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100229v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01531901v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>