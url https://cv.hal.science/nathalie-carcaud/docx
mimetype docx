--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -147,12292 +147,12292 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographic tools for evaluating land cover transitions: implications for landscape management and almond diversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waddah Ghenimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassouna Gouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (2), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41207-025-01046-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permanence and impermanence of landscapes: a study of the changing relationship between societies and water in coastal wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Water in the Anthropocene: social issues, policies and governance, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/146x6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proximité à l’eau au sein d’une petite ville historiquement liée à ses rivières : une analyse par la connectivité sociale à Segré (Maine-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Imbert-Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 - Villes petites et moyennes en transition</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverses environnementales sur la gestion d’espaces naturels protégés : le cas de zones humides littorales atlantiques françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tal⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les rivières dans la petite ville en changement ? Regards d’acteurs institutionnels sur les paysages de rivières urbaines en Maine-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Imbert-Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12pq4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The construction and evolution of the Loire Study Area, a trajectory developing interdisciplinarity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Trajectoires des socio-écosystèmes du bassin de la Loire, 51, pp.8332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12cbk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimum et petits âges glaciaires aux époques médiévale et moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catteddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hurard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, De la préhistoire à aujourd'hui, l'histoire du climat et des hommes, 416, pp.56-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectory of landscaping and multifunctionality around urban rivers: the case of Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Brito Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Duarte de Oliveira Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Valquíra Dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ornamental horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.438 - 453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2447-536x.v29i4.2659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différentes formes d'eau et ses usages à Angers (XIXème, XXème et XXIème siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Brito Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATLAS SOCIAL D'ANGERS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04618994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hydrodiversité : une nouvelle notion pour mieux prendre en compte la diversité des paysages de cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.19940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pleine terre. Paysage et sols urbains retrouvés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.32116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions et enjeux de gestion des rivières de l’Ouest par les gestionnaires de l’eau - entre influence de parcours et pragmatisme de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.18559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03713089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Trajectory of the Landscape and Functionality of Urban Watercourses: A Study of Lavras City, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Brito Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Duarte de Oliveira Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Valquíra Dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.793288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsc.2022.793288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution de trajectoires paysagères de zones humides littorales à l’aide de cartographies diachroniques : exemple des marais estuariens de Corsept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.28359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiding to protect : Dune forest soils as evidence of the recent urban history of a coastal landscape – The Pointe de Gatseau at Saint-Trojan-les-Bains (17)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.31746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports et paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.24783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03447197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques socio-écologiques des rivières ordinaires de l’ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.6787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03476908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.107395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flowers and gardens on the context and tourism potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Duarte de Oliveira Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Brito Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ornamental horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2447-536X.v26i1.2144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parc national de l’Ichkeul (Tunisie) : une zone humide rétrolittorale aux paysages vulnérabilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France – des paysages ordinaires, des objets originaux. Étude de cas de l’Aubance et du Couasnon dans le bassin de la Loire (1950-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Politiques publiques, hydrosystèmes, subversion marine, mobilité quotidienne, 253, pp.41-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.9492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner à voir la géodiversité de la région grenobloise et dépasser le clivage ville / montagne à travers le prisme du paysage et de ses représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4 | 2019,), pp.233-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.13701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des paléoméandres holocènes de la plaine alluviale du Cher (site de Bigny, moyenne vallée du Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Depret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.163-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hydrosystème et le changement : étude de cas dans le bassin de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épis de la Loire armoricaine, un héritage à la patrimonialité incertaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialiser la nature et les paysages : contradictions et paradoxes au sujet des épis de la Loire armoricaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pordoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.241-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.423.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biodiversité est-elle un enjeu pour les habitants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Joliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palaeogeographical Reconstruction and Management Challenges of an Archaeological Site Listed by UNESCO: the Case of the Letoon Shrine in the Xanthos Plain (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ekmekçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaestiones Geographicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (1), pp.37-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/v10117-012-0002-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard d'une géoarchéologue sur un paysage fluvial : 15000 ans de dynamique paysagère dans la vallée du Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cyprien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Visset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La planification des trames vertes, du global au local : réalités et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 504, non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.23187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel tableau géographique des paysages ligériens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 216, pp.93-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paleogeographical Reconstruction and Management Challenges of an Archaeological Site Listed by UNESCO: Case of the Plain of Xanthos and Letoon (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ekmekci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.234-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12583-010-0222-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trames vertes : discours et/matérialité, quelles réalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution paléogéographique des dynamiques paysagères durant l'Holocène autour de Xanthos et Létôon dans l'ancienne Lycie (Turquie) : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ekmekçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.3024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle histoire pour la loire entre nature et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.72-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autre Loire : dynamiques socio-environnementales sur 15000 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Covalences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56, pp.4-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Loire entre mythe et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 75. La Loire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Loire, mythe ou réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 75, pp.12-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01255161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations sociétés/milieux physiques depuis la fin du Tardiglaciaire : les apports du programme Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Visset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (1-2), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/quate.2001.1677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme et les vallées : les vals de Loire de Tours à Angers (les ponts de Cé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 107, p. 7-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le val de Loire en Anjou-Touraine : un cours forçé par les sociétés riveraines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 36. Le Fleuve, pp.17-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ZA Loire, observation dans le long terme d’un socio-hydrosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Ragueneau; Vanessa Lea; Isabelle Charpentier; Claire Tito de Morais; Mathieu Bonnefond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Ateliers, un réseau de recherches collaboratives, situées et engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de représentations contemporaines de la nature de deux zones humides littorales et de leur paysage du XXe au XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Midi, 2024, Paysage &amp; Environnement, 978-2-8107-1271-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la géohistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements : Espaces, temporalités et enjeux de la transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2024, Horizon, 2200638175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1 – L’environnement du site et ses contraintes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comment enseigner les processus biophysiques en géographie aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/03_chap_1.xml, 2020</w:t>
+              <w:t xml:space="preserve">Géographie de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217909v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 18. Enseigner les processus biophysiques en géographie aujourd’hui</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 1 – L’environnement du site et ses contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vivent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Zadora-Rio; Henri Galinié. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/03_chap_1.xml, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682242v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment enseigner les processus biophysiques en géographie aujourd’hui ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Chapitre 18. Enseigner les processus biophysiques en géographie aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l’environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.237-249, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.dufou.2020.01.0237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135559v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avignon – Le Rhône, la Durance, l’Ouvèze et la Sorgue.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La rivière et sa mise en paysage dans les parcs et jardins : étude de cas dans l'Ouest français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes et rivières de France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.34-43., CNRS Éditions, 2019</w:t>
+              <w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02164691v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02182523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rivière et sa mise en paysage dans les parcs et jardins : étude de cas dans l'Ouest français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Avignon – Le Rhône, la Durance, l’Ouvèze et la Sorgue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Évain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carcaud N. (Ed.); Arnaud-Fassetta G. (Ed.); Évain C. (Ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Villes et rivières de France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.34-43., CNRS Éditions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02182523v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02164691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Institut Universitaire Varenne, pp.570-572, 2018, 978-2-37032-178-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Val de Loire : une complexité dynamique mise en dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une archéologie indisciplinée – Réflexions croisées autour de Joëlle Burnouf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europe Médiévale 12, Editions Mergoil, Drémil-Lafage, pp.107-120, 2018, 2355180733, 9782355180736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paléochenaux : étude géomorphologique et micromorphologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le mobilier lithique, Les outils en silex et chaille, Les herminettes et les haches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le gisement de Crévéchamps (Lorraine), du Néolithique à l'époque romaine dans la vallée de la Moselle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, pp.35-55, 2016, Document d'archéologie française</w:t>
+              <w:t xml:space="preserve">Le gisement de Crévéchamps (Lorraine) : du Néolithique à l'époque romaine dans la vallée de la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Fondation Maison des sciences de l’homme; MCC; MENESR; CNRS; INRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.268-282, 2016, Document d’Archéologie Française, 2-7351-2081-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417898v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier lithique, Les outils en silex et chaille, Les herminettes et les haches</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les paléochenaux : étude géomorphologique et micromorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le gisement de Crévéchamps (Lorraine) : du Néolithique à l'époque romaine dans la vallée de la Moselle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.268-282, 2016, Document d’Archéologie Française, 2-7351-2081-3</w:t>
+              <w:t xml:space="preserve">Le gisement de Crévéchamps (Lorraine), du Néolithique à l'époque romaine dans la vallée de la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, pp.35-55, 2016, Document d'archéologie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887015v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial risk in rural areas from the Greek period to the early Middle Ages: The case of the Rhône delta (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud-Fassetta G.(ed.); Carcaud N.(ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Geoarchaeology in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.213-234, 2015, 978-2-271-07259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique fluviale holocène de la Loire moyenne (Val d'Orléans, France). Réponses de la variabilité climatique aux activités anthropiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Another Loire: The armorican Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Carcaud ; Gilles Arnaud-Fassetta </w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Fort and M. -F. André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.119-130, 2014, 978-2-271-07259-7</w:t>
+              <w:t xml:space="preserve">Landscapes and Landforms of France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.61--70, 2014, World Geomorphological Landscapes, 978-94-007-7022-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240138v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene fluvial dynamics of the middle Loire River (Val d'Orléans, France). Responses to climatic variability and anthropogenic impacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Dynamique fluviale holocène de la Loire moyenne (Val d'Orléans, France). Réponses de la variabilité climatique aux activités anthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cyprien-Chouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carcaud Nathalie, Arnaud-Fassetta Gilles. </w:t>
+              <w:t xml:space="preserve">Nathalie Carcaud ; Gilles Arnaud-Fassetta </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French geoarchaeology in the 21st century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.117-128, 2014, 978-2-271-07259-8</w:t>
+              <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.119-130, 2014, 978-2-271-07259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240136v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another Loire: The armorican Loire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Holocene fluvial dynamics of the middle Loire River (Val d'Orléans, France). Responses to climatic variability and anthropogenic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">M. Fort and M. -F. André. </w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cyprien-Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carcaud Nathalie, Arnaud-Fassetta Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscapes and Landforms of France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.61--70, 2014, World Geomorphological Landscapes, 978-94-007-7022-5</w:t>
+              <w:t xml:space="preserve">French geoarchaeology in the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.117-128, 2014, 978-2-271-07259-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240141v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléogéographie et reconstitution des dynamiques géomorphologiques à l'Holocène autour des sites archéologiques de Xanthos et Létôon (Turquie)</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rivers groins along the Armoricain Loire : river responses and local resident reactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pordoy Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Arnaud-Fasseta, E. Masson, E. Reynard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euploia. La Lycie et la Carie antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlag Dr. Friedrich Pfeil, 2013, 978-3-89937-157-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768207v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01324086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de l'eau</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paléogéographie et reconstitution des dynamiques géomorphologiques à l'Holocène autour des sites archéologiques de Xanthos et Létôon (Turquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au fil de l'eau, ressources, risques et gestion du Néolithique à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.169-172., 2013</w:t>
+              <w:t xml:space="preserve">Euploia. La Lycie et la Carie antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543246v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivers groins along the Armoricain Loire : river responses and local resident reactions.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les territoires de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">G. Arnaud-Fasseta, E. Masson, E. Reynard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ballut, C. and Fournier, P. (Coord.)" Maison des Sciences de l'homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Verlag Dr. Friedrich Pfeil, 2013, 978-3-89937-157-4</w:t>
+              <w:t xml:space="preserve">Au fil de l'eau, ressources, risques et gestion du Néolithique à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-172., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01324086v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des paysages fluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud-Fassetta, G. Dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, 42 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie fluviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-G. Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique fluviale holocène et géoarchéologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Os Jardins que nos representam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les géographies de l'eau : Processus, dynamique et gestion de l'hydrosystème</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.181-228, 2009, Itinéraires géographiques</w:t>
+              <w:t xml:space="preserve">Paisagens francesas : terroirs, cidades e litorais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FECILCAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-36, 2009, 978-85-88753-14-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00741843v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os Jardins que nos representam</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les paysages fluviaux et leur évolution : des objets de recherche porteurs de projets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Arnaud-Fassetta ; Richard Laganier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paisagens francesas : terroirs, cidades e litorais</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-36, 2009, 978-85-88753-14-3</w:t>
+              <w:t xml:space="preserve">Les géographies de l'eau - Processus, dynamique et gestion de l'hydrosystème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.298, 2009, Itinéraires Géographiques, 978-2-296-10502-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110031v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages fluviaux et leur évolution : des objets de recherche porteurs de projets.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamique fluviale holocène et géoarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Gilles Arnaud-Fassetta ; Richard Laganier. </w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.-R. Baduel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les géographies de l'eau - Processus, dynamique et gestion de l'hydrosystème</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.298, 2009, Itinéraires Géographiques, 978-2-296-10502-7</w:t>
+              <w:t xml:space="preserve">Les géographies de l'eau : Processus, dynamique et gestion de l'hydrosystème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.181-228, 2009, Itinéraires géographiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731567v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre les sociétés et le fleuve Loire depuis le Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Trémolières, A. Schnitzler, P. Silan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protéger, restaurer et gérer les zones alluviales, pourquoi et comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 238 p. (pp. 83-97), 2008, Tec &amp; Doc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie de la vallée du Loir : dynamique fluviale tardiglaciaire et holocène, interactions Sociétés/Milieux sur le long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John-Michel Douétil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des rivières, des hommes, une longue histoire: actes du colloque du SIARCE, Corbeil-Essonnes, 4 et 5 novembre 2005 ; [Colloque Des Rivières, des Hommes, une Longue Histoire]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEDEH, pp.130, 2007, 978-2-907594-11-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des héritages sur un hydrosystème : l'exemple des levées en Loire moyenne et océanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Phillipe Allée et Laurent Lespez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'érosion entre société, climat et paléoenvironnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal (Clermont-Ferrand), pp.225-236, 2006, Nature &amp; Société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rive droite rive gauche : la Loire et Tours (XIIe-XVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture Actes du colloque tenu à Aix-en-provence du 8 au 10 avril 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, p. 137-155, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial metamorphosis of the Loire river during Holocene : variability of natural factors and the answers of the societies, Tours case study, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoalluvial Archaeology, colloque de Leeds 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions sociétés-milieux dans le bassin versant de la Loire depuis le Tardiglaciaire jusqu’à la période industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tatiana Muxart; Franck-Dominique Vivien; Bruno Villalba; Joëlle Burnouf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.65-77, 206, 2003, Environnement, 978-2-84299-453-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01838159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions Hommes/Milieux dans le vallon de Rigny (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H.Richard, A.Vignol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equilibres et ruptures dans les écosystèmes durant les 20 derniers millénaires en Europe de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Besançon, pp.255-267, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléa et risques fluviaux dans la vallée de la Loire au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEB 2002, 3e congrès international de l'Archéologie médiévale et post-médiévale Européen, Medieval Europe Basel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle lecture de l'évolution des paysages fluviaux à l'Holocène dans le bassin de la Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Visset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Bravard et Michel Magny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fleuves ont une histoire. Paléoenvironnement des rivières et des lacs français depuis 15000 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp.71-84, 2002, 2-87772-233-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographic tools for evaluating land cover transitions: implications for landscape management and almond diversity conservation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The social connectivity of river corridors in small urban areas: is there still a place for rivers in cities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Imbert-Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Rejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05462416v1</w:t>
+              <w:t xml:space="preserve">35th International Geographical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanence and impermanence of landscapes: a study of the changing relationship between societies and water in coastal wetlands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interactions between small cities and their hydrosystems: an analysis of local river stakeholders’ point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05158215v1</w:t>
+              <w:t xml:space="preserve">EUGEO 2023 Barcelona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controverses environnementales sur la gestion d’espaces naturels protégés : le cas de zones humides littorales atlantiques françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Zones humides littorales : comment penser les patrimoines naturels hybrides dans un contexte de changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04884185v1</w:t>
+              <w:t xml:space="preserve">COLLOQUE DE RESTITUTION PAMPAS « Le patrimoine des marais littoraux face aux changements globaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La proximité à l’eau au sein d’une petite ville historiquement liée à ses rivières : une analyse par la connectivité sociale à Segré (Maine-et-Loire)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les rivières à l'anthropocène : mieux intégrer l'hybridation des cours d'eau à travers la notion d'hydrodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GéoProximitéS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04746665v1</w:t>
+              <w:t xml:space="preserve">9è Congrès EUGEO, session "Water in the Anthropocene, social issues, policies and governance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les rivières dans la petite ville en changement ? Regards d’acteurs institutionnels sur les paysages de rivières urbaines en Maine-et-Loire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le workshop LeJEU sur l'île d'Oléron. Retour réflexif sur un dispositif pédagogique inter-écoles de paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04897133v1</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.348-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimum et petits âges glaciaires aux époques médiévale et moderne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Use of a geohistorical approach in order to underline the specificity of coastal wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04563786v1</w:t>
+              <w:t xml:space="preserve">Journées de la commission des Hydrosystèmes Continentaux 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory of landscaping and multifunctionality around urban rivers: the case of Angers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Construction des trajectoires paysagères de zones humides littorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ornamental horticulture</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04331766v1</w:t>
+              <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.13-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes formes d'eau et ses usages à Angers (XIXème, XXème et XXIème siècles)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+                <w:t xml:space="preserve">Observatoire de l'hydrodiversité des paysages fluviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATLAS SOCIAL D'ANGERS </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04618994v1</w:t>
+              <w:t xml:space="preserve">L'eau au coeur de l'aménagement : une stratégie gagnante ! Solutions pour des territoires urbanisés attractifs et résilients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction and evolution of the Loire Study Area, a trajectory developing interdisciplinarity.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gautier</w:t>
+                <w:t xml:space="preserve">Reconstitution de la trajectoire paysagère d’une zone humide littorale à l’aide de cartographies diachroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05335549v1</w:t>
+              <w:t xml:space="preserve">8es journées doctorales en Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et enjeux de gestion des rivières de l’Ouest par les gestionnaires de l’eau - entre influence de parcours et pragmatisme de terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La Directive Cadre sur l’Eau et sa mise en application : entre les deux coule une rivière - étude de cas dans le Maine-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-03713089v1</w:t>
+              <w:t xml:space="preserve">5ème Doctoriales en Sciences Sociales de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Chateauroux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03342204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Trajectory of the Landscape and Functionality of Urban Watercourses: A Study of Lavras City, Brazil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Use of archives and historical maps to analyse landscape evolution with spatial indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04784332v1</w:t>
+              <w:t xml:space="preserve">Historical Ecology For the Future 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution de trajectoires paysagères de zones humides littorales à l’aide de cartographies diachroniques : exemple des marais estuariens de Corsept</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Approche géographique des trajectoires paysagères des hydrosystèmes secondaires de l'ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03818260v1</w:t>
+              <w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, A distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03159546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hydrodiversité : une nouvelle notion pour mieux prendre en compte la diversité des paysages de cours d’eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Vers une (re) connaissance de l'hydrodiversité fluviale : caractérisation, inventaire et évaluation des services rendus Etude de cas dans les bassins de la Garonne et de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03994927v1</w:t>
+              <w:t xml:space="preserve">5e colloque des Zones Ateliers – CNRS 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleine terre. Paysage et sols urbains retrouvés ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un inventaire de l'hydrodiversité des paysages fluviaux, pourquoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04122719v1</w:t>
+              <w:t xml:space="preserve">3ème Journée internationale du Paysage - Paysage et Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding to protect : Dune forest soils as evidence of the recent urban history of a coastal landscape – The Pointe de Gatseau at Saint-Trojan-les-Bains (17)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Robert</w:t>
+                <w:t xml:space="preserve">Les paysages de l’Ichkeul (Tunisie) : géohistoire d'un patrimoine vulnérabilisé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04148444v1</w:t>
+              <w:t xml:space="preserve">Colloque international "Gouvernance et labellisation des ressources territoriales face à la fragilisation des milieux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Unité de Recherche« Horticulture, Paysage, Environnement », L’Unité de recherche VAD « Ville, Aménagement, Développement » &amp; L’Institut Sylvo-Pastoral de Tabarka, Mar 2019, Tabarka, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports et paysages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reconstitution des trajectoires paysagères des hydrosystèmes secondaires-Approche par la géomatique et les analyses multi-variées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-03447197v1</w:t>
+              <w:t xml:space="preserve">14ème rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ThéMA, Feb 2019, Besançon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.19768.39689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02020415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques socio-écologiques des rivières ordinaires de l’ouest de la France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolution des représentations contemporaines de la nature : apport des documents iconographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Barraud</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-03476908v1</w:t>
+              <w:t xml:space="preserve">La nature dans tous ses états, Journée d'étude de l’Association Interdisciplinaire des Doctorant.e.s de l’Ouest en Confluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Interdisciplinaire des Doctorant.e.s de l’Ouest en Confluences, May 2019, Angers (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowers and gardens on the context and tourism potential</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolution des représentations contemporaines de la nature de deux zones humides littorales (Finistère, France). L’apport de l’iconographie dans leur évaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ornamental horticulture</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02562009v1</w:t>
+              <w:t xml:space="preserve">Colloque international "Géohistoire des zones humides d’ici et d’ailleurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Institut de Recherche Ecomuseal « Gavrila Simion » de Tulcea (ICEM)- L’Unité Mixte de Recherche 5602 Geode du CNRS- L’Unité Mixte de Recherche 7266 LIENSs du CNRS- L’Université de La Rochelle- Le Groupe d’Histoire des Zones Humides- Le CEDETE Université d’Orléans- L’Institut National de Recherche et de Développement delta du Danube de Tulcea., Jun 2019, Tulcea, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche géographique du paysage des hydrosystèmes secondaires ligériens – Démarche croisée, du terrain à l’analyse spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02922125v1</w:t>
+              <w:t xml:space="preserve">Colloque international "Eau(x) et Paysage(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner à voir la géodiversité de la région grenobloise et dépasser le clivage ville / montagne à travers le prisme du paysage et de ses représentations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Postglacial changes in fluvial morphologies of the Burgundian Loire and the middle Cher rivers valleys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vayssieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02432186v1</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Geomorphology of the International Association of Geomorphologists (IAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, New Delhi, Vigyan Bhawan, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France – des paysages ordinaires, des objets originaux. Étude de cas de l’Aubance et du Couasnon dans le bassin de la Loire (1950-2016)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Analyse des trajectoires paysagères de deux hydrosystèmes secondaires ligériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02541302v1</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le parc national de l’Ichkeul (Tunisie) : une zone humide rétrolittorale aux paysages vulnérabilisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La rivière et sa mise en paysage dans les parcs et jardins. Etudes de cas dans l'Ouest français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02955367v1</w:t>
+              <w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des paléoméandres holocènes de la plaine alluviale du Cher (site de Bigny, moyenne vallée du Cher)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rivers groins along the Armoricain Loire : river responses and local resident reactions. A sociogeographical landscape reading as a complement for ecological engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montembault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pordoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01544548v1</w:t>
+              <w:t xml:space="preserve">Conference « Continental Hydrosystems and European Territories faced with Different Water Laws »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sion, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hydrosystème et le changement : étude de cas dans le bassin de la Loire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelques aspects paléoenvironnementaux du site de Cinq-Mars-la-Pile (Indre-et-Loire) et pratiques culturales pré-néolithiques dans le val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Visset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01417877v1</w:t>
+              <w:t xml:space="preserve">Actes de la Table-ronde « AuTours du Méso » - Revue archéologique du Loiret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tours, France. pp.29 - 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimonialiser la nature et les paysages : contradictions et paradoxes au sujet des épis de la Loire armoricaine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Paléoenvironnements tardiglaciaires et holocènes de l'Orléanais (Loiret). Les sites de Saint-Benoît-sur-Loire et de la vallée des Mauves à Meung-sur-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Visset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Cyprien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00983889v1</w:t>
+              <w:t xml:space="preserve">Actes de la Table-ronde « AuTours du Méso » - Revue archéologique du Loiret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tours, France. pp.11 - 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les épis de la Loire armoricaine, un héritage à la patrimonialité incertaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le contexte hydroclimatique dans le bassin de la Loire océanique au haut Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Montembault</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Cyprien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Visset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00983888v1</w:t>
+              <w:t xml:space="preserve">Le haut Moyen Age en Anjou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogeographical Reconstruction and Management Challenges of an Archaeological Site Listed by UNESCO: the Case of the Letoon Shrine in the Xanthos Plain (Turkey)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Ekmekçi</w:t>
+                <w:t xml:space="preserve">Interactions sociétés - milieux fluviatiles holocènes dans la plaine alluviale de la Loire moyenne orléanaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Cyprien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaestiones Geographicae</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01760243v1</w:t>
+              <w:t xml:space="preserve">Actes du 4ème colloque de la Maison René Ginouvès " L'eau, enjeux, usages, représentations "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris (FR), France. non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité est-elle un enjeu pour les habitants ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Les Trames Vertes : de la notion à la planification territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01548511v1</w:t>
+              <w:t xml:space="preserve">Communication colloque international " Paysage et projet de territoire : théories, méthodes, exemples. Des bilans européens aux projets maghrébins " (organisé par le CEGETAEO (Beni Mellal, Maroc) et le CARTA-ESO (Angers, France))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Mellal (MAR), Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelques aspects documentés des relations entretenues par les habitants de Tours avec la Loire du 1er au 12e s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Seigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01059671v1</w:t>
+              <w:t xml:space="preserve">Les fleuves aussi ont une histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Aix-en-Provence, France. pp.127-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00956166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La planification des trames vertes, du global au local : réalités et limites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelques aspects documentés des relations entretenues par les habitants de Tours avec la Loire du 1er au 12e s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Seigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00729555v1</w:t>
+              <w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés pré-industrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes,Actes du colloque d'Aix en Provence (2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. pp.127-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel tableau géographique des paysages ligériens ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impacts des héritages sur un hydrosystème : l’exemple des levées de la Loire moyenne et océanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Castenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00729604v1</w:t>
+              <w:t xml:space="preserve">Table Ronde en l’honneur de R. Neboit-Guilhot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rive droite rive gauche : la Loire et Tours (12e-15e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Noizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-00733974v1</w:t>
+              <w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés préindustrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.137-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rive droite rive gauche : la Loire et Tours (XIIe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Noizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00729515v1</w:t>
+              <w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés préindustrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France. pp.137-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00080514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogeographical Reconstruction and Management Challenges of an Archaeological Site Listed by UNESCO: Case of the Plain of Xanthos and Letoon (Turkey)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fluvial metamorphosis of the Loire river during the Holocene: varaibility of natural factors and the answers of the societies (Tours case study, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Ekmekci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earth Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00729591v1</w:t>
+              <w:t xml:space="preserve">Alluvial archaeology in Europe, Colloque de Leeds 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Rotterdam, pp.163-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard d'une géoarchéologue sur un paysage fluvial : 15000 ans de dynamique paysagère dans la vallée du Loir</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un programme interdisciplinaire de recherche pour le bassin de la Loire : interactions Sociétés/Milieux dans le bassin de la Loire (fin du Tardiglaciaire-Époque industrielle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...958 lines deleted...]
-                <w:t xml:space="preserve">hal-03308746v1</w:t>
+              <w:t xml:space="preserve">Les paysages ligériens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Études ligériennes, Mar 2001, Tours, France. pp.74-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géoarchéologie de la Loire moyenne et de ses marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parc national d'Ichkeul (Tunisie) - une zone humide rétro-littorale aux paysages vulnérabilisés : apports d'une lecture géohistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Master2 Paysages et médiation, table ronde Paysage et médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920113v1</w:t>
-              </w:r>
-[...3591 lines deleted...]
-                <w:t xml:space="preserve">hal-03308740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12450,103 +12450,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’église de Rigny et ses abords. De la &amp;lt;em&amp;gt;colonia&amp;lt;/em&amp;gt; de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Husi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Motteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -12586,51 +12586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et rivières de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fasseta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12661,64 +12661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud-Fasseta G. (dir.); Carcaud N. (dir.). CNRS Editions, 620 p., 2015, CNRS Alpha, 978-2-271-07259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12736,90 +12736,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie fluviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud-Fassetta, G. Dir. l'Harmattan, 43 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12869,77 +12869,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lower Loire river floodplain formation: a multi-scaled approach to characterize landforms, processes and drivers evolution on the long-term (last 10 milleniums) (Val d'Authion), France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12994,103 +12994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postglacial changes in fuvial morphologies of the upstream Loire catchment and the middle Cher river valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cubizolle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Geomorphology (9th ICG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, New-Dheli, India. Abstract 414, THEME: S12 : PALAEOHYDROLOGY AND FLUVIAL ARCHIVES - HYDROLOGICAL EXTREME AND CRITICAL EVENTS (HEX), pp.321-322, 2017, Book of Abstracts</w:t>
@@ -13119,77 +13119,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Aubance et le Couasnon, géohistoire de cinq décennies d’anthropisation de deux affluents ligériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop transdisciplinaire "Regards croisés sur l’Anthropocène"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13246,103 +13246,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme, AGES (Ancient Geomorphological EvolutionS) / Évolutions géomorphologiques anciennes de lʼhydrosystème ligérien. Rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS – INEE; European Long-Term Ecosystem Research Network. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13396,51 +13396,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remplissages des fonds de vallées de la Moselle et de la Meurthe en Lorraine sédimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Nancy 2, 1992. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13557,51 +13557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0DBC1FA"/>
+    <w:nsid w:val="D5A69EC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13788,51 +13788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carcaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5971-1411" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174485700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vivent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0237" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135559v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline &#201;vain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paysant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02973875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02971542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buzzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100301770" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien-Chouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fouache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ecochard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carcaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01543246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pordoy Claire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Salvador" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fecilcam.br/editora/arquivos/paisagens_francesas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Dia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chambaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057504v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309299v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308739v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308736v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462416v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waddah Ghenimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassouna Gouta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geoffriau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-01046-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146x6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746665v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Imbert-Bossard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pq4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Brito Sousa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Duarte de Oliveira Paiva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Valqu&#237;ra Dos Reis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2447-536x.v29i4.2659" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335549v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cbk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18559" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2022.793288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28359" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994927v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19940" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WJ7KL3XZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32116" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04148444v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31746" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24783" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6787" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02562009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2447-536X.v26i1.2144" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02432186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13701" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0FKLZ9V1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9492" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02955367v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.522" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pordoy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0241" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983888v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4729" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ecochard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ekmek&#231;i" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10117-012-0002-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01548511v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joliet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9319" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729555v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23187" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729604v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733974v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.03.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q73NQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729591v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ekmekci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-010-0222-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piana" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Visset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730006v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729444v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2001.1677" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308746v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920113v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684777v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547750v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523819v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522941v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bossard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342204v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031569v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077055v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896784v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031660v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dotto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02958272v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959281v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020415v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19768.39689" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031581v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959123v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466296v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098858v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391622v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254932v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pordoy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110239v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Musch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110273v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cyprien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burnouf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729747v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamothe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729762v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toublanc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956166v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005391v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080514v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005664v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noizet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256250v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castenet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005542v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308740v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135752v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242889v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03065144v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cubizolle Herv&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402120v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100229v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01531901v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carcaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5971-1411" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174485700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waddah Ghenimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassouna Gouta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geoffriau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-01046-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146x6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Imbert-Bossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pq4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cbk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Brito Sousa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Duarte de Oliveira Paiva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Valqu&#237;ra Dos Reis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2447-536x.v29i4.2659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paysant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19940" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WJ7KL3XZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18559" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2022.793288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04148444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31746" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24783" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6787" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02562009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2447-536X.v26i1.2144" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02955367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.522" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9492" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02432186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13701" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0FKLZ9V1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4729" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pordoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0241" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01548511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joliet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9319" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ecochard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ekmek&#231;i" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10117-012-0002-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Visset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23187" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.03.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q73NQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729591v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ekmekci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-010-0222-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730006v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729444v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255161v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2001.1677" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135559v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vivent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0237" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline &#201;vain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02973875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02971542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887015v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buzzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100301770" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240138v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien-Chouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pordoy Claire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768207v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fouache" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ecochard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carcaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01543246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254987v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Salvador" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110031v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fecilcam.br/editora/arquivos/paisagens_francesas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731567v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Dia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741843v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chambaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057504v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407351v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838159v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308734v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308736v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522941v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bossard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547750v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426285v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077055v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896784v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342204v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031628v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159546v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682036v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dotto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02958272v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19768.39689" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031581v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770167v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466296v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254932v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pordoy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110239v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Musch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110273v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cyprien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110258v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burnouf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729747v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamothe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729762v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toublanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005391v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256250v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castenet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005664v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noizet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080514v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005542v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308740v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811184v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778381v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920113v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135752v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242889v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03065144v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cubizolle Herv&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402120v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100229v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01531901v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>