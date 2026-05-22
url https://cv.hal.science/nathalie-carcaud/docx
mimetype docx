--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">174485700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=dVWr250AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,4870 +194,4870 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographic tools for evaluating land cover transitions: implications for landscape management and almond diversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waddah Ghenimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassouna Gouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Rejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 11 (2), pp.83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41207-025-01046-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanence and impermanence of landscapes: a study of the changing relationship between societies and water in coastal wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Water in the Anthropocene: social issues, policies and governance, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/146x6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proximité à l’eau au sein d’une petite ville historiquement liée à ses rivières : une analyse par la connectivité sociale à Segré (Maine-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Imbert-Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GéoProximitéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 - Villes petites et moyennes en transition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses environnementales sur la gestion d’espaces naturels protégés : le cas de zones humides littorales atlantiques françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tal⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les rivières dans la petite ville en changement ? Regards d’acteurs institutionnels sur les paysages de rivières urbaines en Maine-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Imbert-Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12pq4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction and evolution of the Loire Study Area, a trajectory developing interdisciplinarity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Trajectoires des socio-écosystèmes du bassin de la Loire, 51, pp.8332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12cbk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimum et petits âges glaciaires aux époques médiévale et moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catteddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hurard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, De la préhistoire à aujourd'hui, l'histoire du climat et des hommes, 416, pp.56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory of landscaping and multifunctionality around urban rivers: the case of Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael de Brito Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Duarte de Oliveira Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Valquíra Dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ornamental horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29, pp.438 - 453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/2447-536x.v29i4.2659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes formes d'eau et ses usages à Angers (XIXème, XXème et XXIème siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael de Brito Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATLAS SOCIAL D'ANGERS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04618994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hydrodiversité : une nouvelle notion pour mieux prendre en compte la diversité des paysages de cours d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.19940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleine terre. Paysage et sols urbains retrouvés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.32116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions et enjeux de gestion des rivières de l’Ouest par les gestionnaires de l’eau - entre influence de parcours et pragmatisme de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.18559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03713089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Trajectory of the Landscape and Functionality of Urban Watercourses: A Study of Lavras City, Brazil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+                <w:t xml:space="preserve">Reconstitution de trajectoires paysagères de zones humides littorales à l’aide de cartographies diachroniques : exemple des marais estuariens de Corsept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.28359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frsc.2022.793288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04784332v1</w:t>
+                <w:t xml:space="preserve">hal-03818260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution de trajectoires paysagères de zones humides littorales à l’aide de cartographies diachroniques : exemple des marais estuariens de Corsept</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+                <w:t xml:space="preserve">The Trajectory of the Landscape and Functionality of Urban Watercourses: A Study of Lavras City, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Brito Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Duarte de Oliveira Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Valquíra Dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Sustainable Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.793288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsc.2022.793288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.28359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818260v1</w:t>
+                <w:t xml:space="preserve">hal-04784332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding to protect : Dune forest soils as evidence of the recent urban history of a coastal landscape – The Pointe de Gatseau at Saint-Trojan-les-Bains (17)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.31746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports et paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.24783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03447197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques socio-écologiques des rivières ordinaires de l’ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 132, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mappemonde.6787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03476908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Readjustments of a sinuous river during the last 6000 years in northwestern Europe (Cher River, France): From an active meandering river to a stable river course under human forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.107395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowers and gardens on the context and tourism potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Duarte de Oliveira Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrícia Duarte de Oliveira Paiva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rafael de Brito Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ornamental horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (1), pp.121-133. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2447-536X.v26i1.2144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parc national de l’Ichkeul (Tunisie) : une zone humide rétrolittorale aux paysages vulnérabilisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires paysagères des hydrosystèmes secondaires de l’ouest de la France – des paysages ordinaires, des objets originaux. Étude de cas de l’Aubance et du Couasnon dans le bassin de la Loire (1950-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Politiques publiques, hydrosystèmes, subversion marine, mobilité quotidienne, 253, pp.41-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.9492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner à voir la géodiversité de la région grenobloise et dépasser le clivage ville / montagne à travers le prisme du paysage et de ses représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (4 | 2019,), pp.233-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.13701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des paléoméandres holocènes de la plaine alluviale du Cher (site de Bigny, moyenne vallée du Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (2), pp.163-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.11369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hydrosystème et le changement : étude de cas dans le bassin de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épis de la Loire armoricaine, un héritage à la patrimonialité incertaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.39-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.4729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00983888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialiser la nature et les paysages : contradictions et paradoxes au sujet des épis de la Loire armoricaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pordoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.241-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eg.423.0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00983889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité est-elle un enjeu pour les habitants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.9319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeogeographical Reconstruction and Management Challenges of an Archaeological Site Listed by UNESCO: the Case of the Letoon Shrine in the Xanthos Plain (Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ekmekçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaestiones Geographicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (1), pp.37-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/v10117-012-0002-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard d'une géoarchéologue sur un paysage fluvial : 15000 ans de dynamique paysagère dans la vallée du Loir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cyprien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Visset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planification des trames vertes, du global au local : réalités et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 504, non paginé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.23187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel tableau géographique des paysages ligériens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00733974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 216, pp.93-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogeographical Reconstruction and Management Challenges of an Archaeological Site Listed by UNESCO: Case of the Plain of Xanthos and Letoon (Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ekmekci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21, pp.234-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12583-010-0222-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluviatile palaeoenvironments in archaeological context: Geographical position, methodological approach and global change - Hydrological risk issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 216 (1-2), pp.93-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trames vertes : discours et/matérialité, quelles réalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution paléogéographique des dynamiques paysagères durant l'Holocène autour de Xanthos et Létôon dans l'ancienne Lycie (Turquie) : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ecochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Ecochard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Ekmekçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.59-71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.3024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle histoire pour la loire entre nature et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, pp.72-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre Loire : dynamiques socio-environnementales sur 15000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Covalences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56, pp.4-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loire entre mythe et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 75. La Loire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Loire, mythe ou réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 75, pp.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01255161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations sociétés/milieux physiques depuis la fin du Tardiglaciaire : les apports du programme Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Visset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12 (1-2), pp.5-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/quate.2001.1677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme et les vallées : les vals de Loire de Tours à Angers (les ponts de Cé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 107, p. 7-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le val de Loire en Anjou-Touraine : un cours forçé par les sociétés riveraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 36. Le Fleuve, pp.17-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5046,3556 +5067,3556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ZA Loire, observation dans le long terme d’un socio-hydrosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Ragueneau; Vanessa Lea; Isabelle Charpentier; Claire Tito de Morais; Mathieu Bonnefond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Ateliers, un réseau de recherches collaboratives, situées et engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de représentations contemporaines de la nature de deux zones humides littorales et de leur paysage du XXe au XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Midi, 2024, Paysage &amp; Environnement, 978-2-8107-1271-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la géohistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements : Espaces, temporalités et enjeux de la transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2024, Horizon, 2200638175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment enseigner les processus biophysiques en géographie aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1 – L’environnement du site et ses contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vivent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Zadora-Rio; Henri Galinié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’église de Rigny et ses abords. De la </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colonia</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, https://www.unicaen.fr/puc/rigny//doc/03_chap_1.xml, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 18. Enseigner les processus biophysiques en géographie aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.237-249, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.dufou.2020.01.0237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rivière et sa mise en paysage dans les parcs et jardins : étude de cas dans l'Ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02182523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avignon – Le Rhône, la Durance, l’Ouvèze et la Sorgue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Évain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carcaud N. (Ed.); Arnaud-Fassetta G. (Ed.); Évain C. (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et rivières de France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.34-43., CNRS Éditions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02164691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Institut Universitaire Varenne, pp.570-572, 2018, 978-2-37032-178-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Val de Loire : une complexité dynamique mise en dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une archéologie indisciplinée – Réflexions croisées autour de Joëlle Burnouf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europe Médiévale 12, Editions Mergoil, Drémil-Lafage, pp.107-120, 2018, 2355180733, 9782355180736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier lithique, Les outils en silex et chaille, Les herminettes et les haches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le gisement de Crévéchamps (Lorraine) : du Néolithique à l'époque romaine dans la vallée de la Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de la Fondation Maison des sciences de l’homme; MCC; MENESR; CNRS; INRAP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.268-282, 2016, Document d’Archéologie Française, 2-7351-2081-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paléochenaux : étude géomorphologique et micromorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le gisement de Crévéchamps (Lorraine), du Néolithique à l'époque romaine dans la vallée de la Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, pp.35-55, 2016, Document d'archéologie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial risk in rural areas from the Greek period to the early Middle Ages: The case of the Rhône delta (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud-Fassetta G.(ed.); Carcaud N.(ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Geoarchaeology in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.213-234, 2015, 978-2-271-07259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another Loire: The armorican Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Fort and M. -F. André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscapes and Landforms of France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.61--70, 2014, World Geomorphological Landscapes, 978-94-007-7022-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique fluviale holocène de la Loire moyenne (Val d'Orléans, France). Réponses de la variabilité climatique aux activités anthropiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Holocene fluvial dynamics of the middle Loire River (Val d'Orléans, France). Responses to climatic variability and anthropogenic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cyprien-Chouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathalie Carcaud ; Gilles Arnaud-Fassetta </w:t>
+              <w:t xml:space="preserve">Carcaud Nathalie, Arnaud-Fassetta Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.119-130, 2014, 978-2-271-07259-7</w:t>
+              <w:t xml:space="preserve">French geoarchaeology in the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.117-128, 2014, 978-2-271-07259-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240138v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene fluvial dynamics of the middle Loire River (Val d'Orléans, France). Responses to climatic variability and anthropogenic impacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Dynamique fluviale holocène de la Loire moyenne (Val d'Orléans, France). Réponses de la variabilité climatique aux activités anthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cyprien-Chouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carcaud Nathalie, Arnaud-Fassetta Gilles. </w:t>
+              <w:t xml:space="preserve">Nathalie Carcaud ; Gilles Arnaud-Fassetta </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French geoarchaeology in the 21st century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.117-128, 2014, 978-2-271-07259-8</w:t>
+              <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.119-130, 2014, 978-2-271-07259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240136v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivers groins along the Armoricain Loire : river responses and local resident reactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pordoy Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Arnaud-Fasseta, E. Masson, E. Reynard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Continental Hydrosystems under Changing Water Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag Dr. Friedrich Pfeil, 2013, 978-3-89937-157-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01324086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléogéographie et reconstitution des dynamiques géomorphologiques à l'Holocène autour des sites archéologiques de Xanthos et Létôon (Turquie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Ecochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euploia. La Lycie et la Carie antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ballut, C. and Fournier, P. (Coord.)" Maison des Sciences de l'homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au fil de l'eau, ressources, risques et gestion du Néolithique à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-172., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des paysages fluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud-Fassetta, G. Dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, 42 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie fluviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-G. Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évolution de la recherche sur les hydrosystèmes continentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os Jardins que nos representam</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Les paysages fluviaux et leur évolution : des objets de recherche porteurs de projets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Arnaud-Fassetta ; Richard Laganier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paisagens francesas : terroirs, cidades e litorais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les géographies de l'eau - Processus, dynamique et gestion de l'hydrosystème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.298, 2009, Itinéraires Géographiques, 978-2-296-10502-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FECILCAM</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03110031v1</w:t>
+                <w:t xml:space="preserve">hal-00731567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages fluviaux et leur évolution : des objets de recherche porteurs de projets.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Os Jardins que nos representam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard de Lajartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les géographies de l'eau - Processus, dynamique et gestion de l'hydrosystème</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.298, 2009, Itinéraires Géographiques, 978-2-296-10502-7</w:t>
+              <w:t xml:space="preserve">Paisagens francesas : terroirs, cidades e litorais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FECILCAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-36, 2009, 978-85-88753-14-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731567v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale holocène et géoarchéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.-R. Baduel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les géographies de l'eau : Processus, dynamique et gestion de l'hydrosystème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.181-228, 2009, Itinéraires géographiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00741843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre les sociétés et le fleuve Loire depuis le Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuele Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Trémolières, A. Schnitzler, P. Silan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protéger, restaurer et gérer les zones alluviales, pourquoi et comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 238 p. (pp. 83-97), 2008, Tec &amp; Doc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie de la vallée du Loir : dynamique fluviale tardiglaciaire et holocène, interactions Sociétés/Milieux sur le long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Piana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John-Michel Douétil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des rivières, des hommes, une longue histoire: actes du colloque du SIARCE, Corbeil-Essonnes, 4 et 5 novembre 2005 ; [Colloque Des Rivières, des Hommes, une Longue Histoire]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEDEH, pp.130, 2007, 978-2-907594-11-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des héritages sur un hydrosystème : l'exemple des levées en Loire moyenne et océanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuele Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Garcin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Phillipe Allée et Laurent Lespez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'érosion entre société, climat et paléoenvironnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal (Clermont-Ferrand), pp.225-236, 2006, Nature &amp; Société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rive droite rive gauche : la Loire et Tours (XIIe-XVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture Actes du colloque tenu à Aix-en-provence du 8 au 10 avril 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, p. 137-155, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial metamorphosis of the Loire river during Holocene : variability of natural factors and the answers of the societies, Tours case study, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoalluvial Archaeology, colloque de Leeds 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions sociétés-milieux dans le bassin versant de la Loire depuis le Tardiglaciaire jusqu’à la période industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tatiana Muxart; Franck-Dominique Vivien; Bruno Villalba; Joëlle Burnouf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.65-77, 206, 2003, Environnement, 978-2-84299-453-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01838159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions Hommes/Milieux dans le vallon de Rigny (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vivent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H.Richard, A.Vignol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equilibres et ruptures dans les écosystèmes durant les 20 derniers millénaires en Europe de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Besançon, pp.255-267, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléa et risques fluviaux dans la vallée de la Loire au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEB 2002, 3e congrès international de l'Archéologie médiévale et post-médiévale Européen, Medieval Europe Basel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle lecture de l'évolution des paysages fluviaux à l'Holocène dans le bassin de la Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Visset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Bravard et Michel Magny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fleuves ont une histoire. Paléoenvironnement des rivières et des lacs français depuis 15000 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp.71-84, 2002, 2-87772-233-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8605,3590 +8626,3590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social connectivity of river corridors in small urban areas: is there still a place for rivers in cities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Imbert-Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Geographical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between small cities and their hydrosystems: an analysis of local river stakeholders’ point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUGEO 2023 Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones humides littorales : comment penser les patrimoines naturels hybrides dans un contexte de changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE DE RESTITUTION PAMPAS « Le patrimoine des marais littoraux face aux changements globaux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rivières à l'anthropocène : mieux intégrer l'hybridation des cours d'eau à travers la notion d'hydrodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9è Congrès EUGEO, session "Water in the Anthropocene, social issues, policies and governance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le workshop LeJEU sur l'île d'Oléron. Retour réflexif sur un dispositif pédagogique inter-écoles de paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.348-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a geohistorical approach in order to underline the specificity of coastal wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la commission des Hydrosystèmes Continentaux 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des trajectoires paysagères de zones humides littorales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucien Rey</w:t>
+                <w:t xml:space="preserve">Observatoire de l'hydrodiversité des paysages fluviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.13-24</w:t>
+              <w:t xml:space="preserve">L'eau au coeur de l'aménagement : une stratégie gagnante ! Solutions pour des territoires urbanisés attractifs et résilients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031569v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire de l'hydrodiversité des paysages fluviaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Valette</w:t>
+                <w:t xml:space="preserve">Construction des trajectoires paysagères de zones humides littorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau au coeur de l'aménagement : une stratégie gagnante ! Solutions pour des territoires urbanisés attractifs et résilients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077055v1</w:t>
+                <w:t xml:space="preserve">hal-04031569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution de la trajectoire paysagère d’une zone humide littorale à l’aide de cartographies diachroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8es journées doctorales en Paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Directive Cadre sur l’Eau et sa mise en application : entre les deux coule une rivière - étude de cas dans le Maine-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Doctoriales en Sciences Sociales de l'Eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Chateauroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03342204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of archives and historical maps to analyse landscape evolution with spatial indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Beaujouan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology For the Future 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géographique des trajectoires paysagères des hydrosystèmes secondaires de l'ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03159546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une (re) connaissance de l'hydrodiversité fluviale : caractérisation, inventaire et évaluation des services rendus Etude de cas dans les bassins de la Garonne et de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque des Zones Ateliers – CNRS 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un inventaire de l'hydrodiversité des paysages fluviaux, pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée internationale du Paysage - Paysage et Eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages de l’Ichkeul (Tunisie) : géohistoire d'un patrimoine vulnérabilisé.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Reconstitution des trajectoires paysagères des hydrosystèmes secondaires-Approche par la géomatique et les analyses multi-variées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Gouvernance et labellisation des ressources territoriales face à la fragilisation des milieux"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14ème rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ThéMA, Feb 2019, Besançon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.19768.39689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959281v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02020415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des trajectoires paysagères des hydrosystèmes secondaires-Approche par la géomatique et les analyses multi-variées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Les paysages de l’Ichkeul (Tunisie) : géohistoire d'un patrimoine vulnérabilisé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème rencontres de Théo Quant</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international "Gouvernance et labellisation des ressources territoriales face à la fragilisation des milieux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Unité de Recherche« Horticulture, Paysage, Environnement », L’Unité de recherche VAD « Ville, Aménagement, Développement » &amp; L’Institut Sylvo-Pastoral de Tabarka, Mar 2019, Tabarka, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02020415v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des représentations contemporaines de la nature : apport des documents iconographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature dans tous ses états, Journée d'étude de l’Association Interdisciplinaire des Doctorant.e.s de l’Ouest en Confluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Interdisciplinaire des Doctorant.e.s de l’Ouest en Confluences, May 2019, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des représentations contemporaines de la nature de deux zones humides littorales (Finistère, France). L’apport de l’iconographie dans leur évaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Paly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Géohistoire des zones humides d’ici et d’ailleurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Institut de Recherche Ecomuseal « Gavrila Simion » de Tulcea (ICEM)- L’Unité Mixte de Recherche 5602 Geode du CNRS- L’Unité Mixte de Recherche 7266 LIENSs du CNRS- L’Université de La Rochelle- Le Groupe d’Histoire des Zones Humides- Le CEDETE Université d’Orléans- L’Institut National de Recherche et de Développement delta du Danube de Tulcea., Jun 2019, Tulcea, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géographique du paysage des hydrosystèmes secondaires ligériens – Démarche croisée, du terrain à l’analyse spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Eau(x) et Paysage(s)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postglacial changes in fluvial morphologies of the Burgundian Loire and the middle Cher rivers valleys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vayssieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Geomorphology of the International Association of Geomorphologists (IAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, New Delhi, Vigyan Bhawan, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des trajectoires paysagères de deux hydrosystèmes secondaires ligériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01466296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rivière et sa mise en paysage dans les parcs et jardins. Etudes de cas dans l'Ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivers groins along the Armoricain Loire : river responses and local resident reactions. A sociogeographical landscape reading as a complement for ecological engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pordoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference « Continental Hydrosystems and European Territories faced with Different Water Laws »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Sion, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aspects paléoenvironnementaux du site de Cinq-Mars-la-Pile (Indre-et-Loire) et pratiques culturales pré-néolithiques dans le val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Visset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Table-ronde « AuTours du Méso » - Revue archéologique du Loiret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tours, France. pp.29 - 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoenvironnements tardiglaciaires et holocènes de l'Orléanais (Loiret). Les sites de Saint-Benoît-sur-Loire et de la vallée des Mauves à Meung-sur-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Visset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Cyprien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Table-ronde « AuTours du Méso » - Revue archéologique du Loiret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tours, France. pp.11 - 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contexte hydroclimatique dans le bassin de la Loire océanique au haut Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Cyprien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Visset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le haut Moyen Age en Anjou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions sociétés - milieux fluviatiles holocènes dans la plaine alluviale de la Loire moyenne orléanaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cyprien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 4ème colloque de la Maison René Ginouvès " L'eau, enjeux, usages, représentations "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris (FR), France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Trames Vertes : de la notion à la planification territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication colloque international " Paysage et projet de territoire : théories, méthodes, exemples. Des bilans européens aux projets maghrébins " (organisé par le CEGETAEO (Beni Mellal, Maroc) et le CARTA-ESO (Angers, France))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Mellal (MAR), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aspects documentés des relations entretenues par les habitants de Tours avec la Loire du 1er au 12e s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Seigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fleuves aussi ont une histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Aix-en-Provence, France. pp.127-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aspects documentés des relations entretenues par les habitants de Tours avec la Loire du 1er au 12e s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Seigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés pré-industrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes,Actes du colloque d'Aix en Provence (2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.127-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des héritages sur un hydrosystème : l’exemple des levées de la Loire moyenne et océanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table Ronde en l’honneur de R. Neboit-Guilhot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01256250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rive droite rive gauche : la Loire et Tours (12e-15e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés préindustrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.137-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rive droite rive gauche : la Loire et Tours (XIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Noizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fleuves et marais, une histoire au croisement de la nature et de la culture. Sociétés préindustrielles et milieux fluviaux, lacustres et palustres : pratiques sociales et hydrosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.137-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00080514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial metamorphosis of the Loire river during the Holocene: varaibility of natural factors and the answers of the societies (Tours case study, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alluvial archaeology in Europe, Colloque de Leeds 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Rotterdam, pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un programme interdisciplinaire de recherche pour le bassin de la Loire : interactions Sociétés/Milieux dans le bassin de la Loire (fin du Tardiglaciaire-Époque industrielle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Burnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paysages ligériens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Études ligériennes, Mar 2001, Tours, France. pp.74-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12198,235 +12219,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géoarchéologie de la Loire moyenne et de ses marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parc national d'Ichkeul (Tunisie) - une zone humide rétro-littorale aux paysages vulnérabilisés : apports d'une lecture géohistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Master2 Paysages et médiation, table ronde Paysage et médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12436,416 +12457,416 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’église de Rigny et ses abords. De la &amp;lt;em&amp;gt;colonia&amp;lt;/em&amp;gt; de Saint-Martin de Tours au transfert du centre paroissial (600-1865)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Zadora-Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Galinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Motteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51203/puc/monographie.000001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02569469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et rivières de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fasseta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carcaud, N. (Dir.); Arnaud-Fassetta, G. (Dir.); Evain, C. (Dir.). CNRS Editions, 296 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02135752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud-Fasseta G. (dir.); Carcaud N. (dir.). CNRS Editions, 620 p., 2015, CNRS Alpha, 978-2-271-07259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie fluviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Gil Salvador</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud-Fassetta, G. Dir. l'Harmattan, 43 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12855,374 +12876,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lower Loire river floodplain formation: a multi-scaled approach to characterize landforms, processes and drivers evolution on the long-term (last 10 milleniums) (Val d'Authion), France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Geomorphology (9th ICG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, New-Dheli, India. Abstract 638, THEME: S13 : FLUVIAL PROCESS AND LANDFORMS, pp.130-131, Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postglacial changes in fuvial morphologies of the upstream Loire catchment and the middle Cher river valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cubizolle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Geomorphology (9th ICG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, New-Dheli, India. Abstract 414, THEME: S12 : PALAEOHYDROLOGY AND FLUVIAL ARCHIVES - HYDROLOGICAL EXTREME AND CRITICAL EVENTS (HEX), pp.321-322, 2017, Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Aubance et le Couasnon, géohistoire de cinq décennies d’anthropisation de deux affluents ligériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop transdisciplinaire "Regards croisés sur l’Anthropocène"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Angers, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402120v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13232,147 +13253,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme, AGES (Ancient Geomorphological EvolutionS) / Évolutions géomorphologiques anciennes de lʼhydrosystème ligérien. Rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cubizolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS – INEE; European Long-Term Ecosystem Research Network. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13382,114 +13403,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remplissages des fonds de vallées de la Moselle et de la Meurthe en Lorraine sédimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Nancy 2, 1992. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01531901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId299"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13557,51 +13578,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5A69EC8"/>
+    <w:nsid w:val="D621C2D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13788,51 +13809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carcaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5971-1411" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174485700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waddah Ghenimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassouna Gouta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geoffriau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-01046-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146x6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Imbert-Bossard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pq4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cbk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Brito Sousa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Duarte de Oliveira Paiva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Valqu&#237;ra Dos Reis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2447-536x.v29i4.2659" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paysant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19940" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WJ7KL3XZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32116" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18559" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2022.793288" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04148444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31746" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24783" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6787" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02562009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2447-536X.v26i1.2144" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02955367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.522" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9492" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02432186v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13701" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0FKLZ9V1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4729" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pordoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0241" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01548511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joliet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9319" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ecochard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ekmek&#231;i" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10117-012-0002-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Visset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729555v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23187" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.03.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q73NQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729591v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ekmekci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-010-0222-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729515v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730006v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729444v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255161v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2001.1677" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523931v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884363v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135559v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217909v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vivent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0237" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline &#201;vain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02973875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02971542v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887015v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buzzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100301770" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240138v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien-Chouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pordoy Claire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768207v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fouache" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ecochard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carcaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01543246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254987v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Salvador" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110031v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fecilcam.br/editora/arquivos/paisagens_francesas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731567v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Dia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741843v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chambaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057504v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407351v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838159v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308734v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308736v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522941v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bossard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547750v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426285v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077055v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896784v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342204v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031628v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159546v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682036v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dotto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02958272v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19768.39689" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031581v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770167v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098858v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466296v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254932v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pordoy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110239v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Musch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110273v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cyprien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110258v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burnouf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729747v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamothe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729762v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toublanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005391v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256250v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castenet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005664v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noizet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080514v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005542v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308740v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811184v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778381v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920113v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135752v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242889v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03065144v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cubizolle Herv&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402120v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100229v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01531901v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carcaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5971-1411" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174485700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dVWr250AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waddah Ghenimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassouna Gouta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geoffriau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Rejeb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-01046-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146x6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746665v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Imbert-Bossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12pq4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cbk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Brito Sousa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Duarte de Oliveira Paiva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Valqu&#237;ra Dos Reis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2447-536x.v29i4.2659" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04618994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paysant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19940" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WJ7KL3XZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Toublanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.32116" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18559" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03818260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28359" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsc.2022.793288" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04148444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31746" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24783" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.6787" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107395" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02562009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2447-536X.v26i1.2144" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02955367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.522" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9492" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02432186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Hubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.13701" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0FKLZ9V1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01544548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Virmoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11369" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CX95BKFS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montembault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4729" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pordoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0241" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01548511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joliet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9319" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ecochard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ekmek&#231;i" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10117-012-0002-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Visset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard de Lajartre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23187" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.03.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03Q73NQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ekmekci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-010-0222-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564276v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316972v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308744v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2001.1677" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vivent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0237" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182523v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164691v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline &#201;vain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02973875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02971542v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887015v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buzzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100301770" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417898v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240141v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240136v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien-Chouin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240138v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pordoy Claire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768207v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cavalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fouache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ecochard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carcaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01543246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729568v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clauzel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254987v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Salvador" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731567v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Dia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110031v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fecilcam.br/editora/arquivos/paisagens_francesas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741843v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuele Gautier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chambaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057504v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407351v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308739v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01838159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005401v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zadora-Rio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308734v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308736v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684777v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04522941v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bossard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04523819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547750v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426285v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031660v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077055v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031569v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342204v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031628v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682036v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dotto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02958272v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19768.39689" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959281v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031581v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02959123v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770167v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098858v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466296v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391622v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254932v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pordoy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110239v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Musch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Cyprien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110258v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burnouf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729747v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamothe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729762v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toublanc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956166v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Seigne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005391v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256250v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castenet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005664v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noizet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080514v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005542v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marlet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308740v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811184v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778381v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920113v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569469v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Motteau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/rigny/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51203/puc/monographie.000001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135752v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fasseta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242889v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729521v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03085053v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03065144v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cubizolle Herv&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402120v3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100229v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01531901v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>