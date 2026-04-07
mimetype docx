--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -135,2890 +135,3134 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la réflexivité dans les pratiques enseignantes</w:t>
+                <w:t xml:space="preserve">Construire une posture inclusive pour prévenir certains effets de stéréotypes de genre à l’École. Une ingénierie inclusive didactique clinique coopérative en mathématiques et en EPS au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Maître de Pembroke</w:t>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Maufrais</w:t>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Denecheau</w:t>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Mouchet</w:t>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/edpe.243.0099⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ike⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236136v1</w:t>
+                <w:t xml:space="preserve">hal-05563939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inanticipable est arrivé !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Accompagner la réflexivité dans les pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maître de Pembroke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Denecheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roelens</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14hr1⟩</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 243 (2), pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.243.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218645v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sujet-enseignant au coeur de l'hybridation lors de la « domiciliarisation » des situations d'enseignement/apprentissage en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50, pp.85-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en éducation et formation à l’épreuve de l’inanticipable :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14hr0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture enseignante du récit de pratique : une forme de remaniement en réponse à une situation professionnelle inédite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’inanticipable est arrivé !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdle.055.0038⟩</w:t>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14hr1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398534v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture enseignante du récit de pratique : une forme de remaniement en réponse à une situation professionnelle en période de continuité pédagogique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’écriture enseignante du récit de pratique : une forme de remaniement en réponse à une situation professionnelle inédite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Gomez-Gauthié</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gauthié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (55), pp.37-52</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 1 (55), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.055.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347758v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre désir inconscient et raison professionnelle : étude d’une démarche d’enseignement intégrant la tablette numérique en musculation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’écriture enseignante du récit de pratique : une forme de remaniement en réponse à une situation professionnelle en période de continuité pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gomez-Gauthié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (55), pp.37-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985683v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’attention en classe d’une enseignante d’EPS novice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Mouchet</w:t>
+                <w:t xml:space="preserve">Entre désir inconscient et raison professionnelle : étude d’une démarche d’enseignement intégrant la tablette numérique en musculation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.13127⟩</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, pp.3-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.8175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03985729v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel regard porte l’enseignant-parent sur l’éducation inclusive ? La place du déjà-là dans trois études de cas d’enseignant-parent d’enfant(s) à besoins éducatifs particuliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comprendre l’attention en classe d’une enseignante d’EPS novice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmen Khacharem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Morales Gonzales</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 89-90 (1), pp.115-133. </w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nresi.089.0115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.13127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604608v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle présence pour accompagner l’apprentissage à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.6083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle présence pour accompagner l'apprentissage à distance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quel regard porte l’enseignant-parent sur l’éducation inclusive ? La place du déjà-là dans trois études de cas d’enseignant-parent d’enfant(s) à besoins éducatifs particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morales Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89-90 (1), pp.115-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.089.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398500v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment &amp;quot;l'impossible à supporter&amp;quot; guide le regard porté sur l'inclusion scolaire : étude de cas d'enseignants-parents d'enfant(s)-élève à besoin éducatifs particuliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle présence pour accompagner l'apprentissage à distance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Morales-Gonzales</w:t>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossier Education familiale et systèmes inclusifs. Nouvelle Revue-Education et société inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.89--90</w:t>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226490v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment &amp;quot;l'impossible à supporter&amp;quot; guide le regard porté sur l'inclusion scolaire : étude de cas d'enseignants-parents d'enfant(s)-élève à besoin éducatifs particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morales-Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossier Education familiale et systèmes inclusifs. Nouvelle Revue-Education et société inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.89--90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le «déjà-là» proxémique, un analyseur de l’épreuve interactive dans les activités physiques sportives et artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (1), pp.194-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25656/01:17731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le groupe d’analyse de pratiques professionnelles (GAPP), un temps et un espace possible de créativité et de construction de l’identité de L’AESH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ÉCrI - Éducation, Créativité et Identité - Colloque des jeunes chercheur.euses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Amiens, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déja là dans la transmission de la compétence argumenter en France et en Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Falcon de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium : De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 10e Colloque international en éducation, CRIFPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Colloque international en éducation du CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Université Laval (CRIFPE-Laval), May 2023, Montréal Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport au numérique des enseignants durant la continuité pédagogique : lycée professionnel, technologique ou général, quelles influences sur les pratiques enseignantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chaplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en sciences de l’éducation, EFTS, 5-7 juin, 2023, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium : Dé-covidiser les recherches et les pratiques éducatives?&amp;quot; 90ème congrès de l'ACFAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">patricia mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dé-covidiser les recherches et les pratiques éducatives?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération au cœur d’une recherche intervention sur l’attention des enseignants en classe. In symposium coordonnée par O. Vors La « coopération entre théories » au service des praticiens dans le champ des sciences de l'intervention en EP et en sport : intérêts et limites des croisements théoriques à l'international.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopérer en éducation physique et en sport : quels enjeux pour l’intervention ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12è Biennale de l’ARIS, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des disciplines sur l'adaptabilité au numérique des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chaplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales d’étude (Pratiques d’enseignement – apprentissage en période de pandémie : entre continuité pédagogique et rupture professionnelle), Université Toulouse Jean Jaurès &amp; Université de Genève, les 30 juin et 1er juillet 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération au cøe ur d'une recherche intervention sur l'attention des enseignants en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12è Biennale de l'ARIS, Coopérer en éducation physique et en sport : quels enjeux pour l'intervention ? Symposium : La "coopération entre théories" au service des praticiens dans le champ des sciences de l'intervention en EP et en sport : intérêts et limites des croisements théoriques à l'international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle présence pour accompagner l'apprentissage à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations de la présence : La recherche-action EDiCOViD. Transformation des cadres thérapeutiques et pédagogiques au temps du Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressentis au rapport au numérique durant la continuité pédagogique : une étude comparative entre les SHS et DEG via les résultats de l’enquête RA-EDiCOViD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées INSPE Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspe de Montpellier et Inpse Toulouse Occitanie Pyrénées, Jun 2022, Cap d'Adge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et pratiques d'enseignement-apprentissage en EPS : continuité ou rupture pédagogique ? Le projet EDiCOViD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction de compétences collectives au sein de deux ingénieries prototypiques de la recherche EDiCOViD : dévoluer l'institutionnalisation en mathématiques dans deux classes de 6ème.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium 2A : Activité physique des jeunes et enseignements-apprentissage en éducation physique durant la pandémie de la COVID-19 : vers une transformation des pratiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">2ème congrès international de la Théorie de l'Action Conjointe en Didactique, Pour reconstruire de la forme scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256327v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de compétences collectives au sein de deux ingénieries prototypiques de la recherche EDiCOViD : dévoluer l'institutionnalisation en mathématiques dans deux classes de 6ème.</w:t>
+                <w:t xml:space="preserve">L'ingénierie Hybride Didactique Clinique Coopérative (IHD2C) dans le projet RA-EDiCOViD : fondements et méthodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejer Ben Jomâa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès international de la Théorie de l'Action Conjointe en Didactique, Pour reconstruire de la forme scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">2ème congrès international de la Théorie de l'Action Conjointe en Didactique : Pour reconstruire de la forme scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.18-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262600v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingénierie Hybride Didactique Clinique Coopérative (IHD2C) dans le projet RA-EDiCOViD : fondements et méthodes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Descendons la montagne : exploring the impact of research on pedagogy and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Turcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hejer Ben Jomâa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès international de la Théorie de l'Action Conjointe en Didactique : Pour reconstruire de la forme scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.18-31</w:t>
+              <w:t xml:space="preserve">Congrès international AIESEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262602v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descendons la montagne : exploring the impact of research on pedagogy and practice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pratiques d'enseignement - apprentissage en contexte de confinement : &amp;quot;continuité&amp;quot; ou rupture pédagogique ? La recherche action EDiCOViD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international AIESEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">5ème édition du colloque international EVALSUP : L'évaluation des apprentissages et l'assurance qualité en mode hybride et à distance : pratiques, défis et approches innovatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Oujda, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256347v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'enseignement - apprentissage en contexte de confinement : &amp;quot;continuité&amp;quot; ou rupture pédagogique ? La recherche action EDiCOViD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confinement et pratiques d'enseignement-apprentissage en EPS : continuité ou rupture pédagogique ? Le projet EDiCOViD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition du colloque international EVALSUP : L'évaluation des apprentissages et l'assurance qualité en mode hybride et à distance : pratiques, défis et approches innovatrices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Oujda, Maroc</w:t>
+              <w:t xml:space="preserve">Symposium 2A : Activité physique des jeunes et enseignements-apprentissage en éducation physique durant la pandémie de la COVID-19 : vers une transformation des pratiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256328v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déjà-là proxémique, un analyseur de l'épreuve interactive dans les APSA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer/questionner les pratiques des professionnels de l'éducation et de la formation pour analyser l'évolution des formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France. pp.589-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3028,146 +3272,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en éducation et formation à l’épreuve de l’inanticipable : Questions épistémologiques et défis pratiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roelens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14hra⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3177,439 +3421,439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignant à l’épreuve du « développement durable ». Rapprochement de 5 cas pour une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Rubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In J.P. Denis, A. Deville et O. Meier (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement supérieur en transition : propositions pour l’avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l’École en dehors de l’école : l’oxymore de la continuité pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gomez-Gauthié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dirigé par Weiss, P.-O. et Alì, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires des Antilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Apprentissage, éducation et socialisation, 9791095177357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'école en dehors de l'école : un oxymore de la continuité pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gomez-Gauthié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Weiss; Pierre-Olivier and Ali; Maurizio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation aux marges en temps de pandémie : précarités, inégalités et fractures numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires des Antilles (PUA), pp.155-180, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'École en dehors de l'école : l'oxymore de la continuité pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gomez-Gauthié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation aux marges en temps de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires des Antilles, 2022, 9791095177357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3619,91 +3863,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déjà-là proxémique du Sujet pris dans le didactique. De soi à l'Autre et de l'autre à soi Contribution à l'éclairage de la rencontre Savoir -Sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Toulouse-Jean Jaurès, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04056993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3713,153 +3957,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zone de rencontre en éducation physique et sportive : lieu d'interaction, de construction et de transmission de savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes, 2021, 978-613-9-53165-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La zone de rencontre en Education physique et sportive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 978-613-9-53165-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3869,114 +4113,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « zone de rencontre » en Education Physique et Sportive : lieu d'interaction, de construction et de transmission des savoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Orléans, AMCO; Université Victor Segalen, Bordeaux, LACES, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04056956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4044,51 +4288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17D6EA8A"/>
+    <w:nsid w:val="A97A1485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4275,51 +4519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carminatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2625-5592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236136v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ma&#238;tre de Pembroke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mouchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.243.0099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauthi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez-Gauthi&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8175" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;men Khacharem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W4TMRF3X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604608v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:17731" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093366v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04332914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dejean" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Test&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ben Jom&#226;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352059v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rubens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985620v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0155" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260254v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carminatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2625-5592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fillion-Quibel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ike" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ma&#238;tre de Pembroke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mouchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.243.0099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauthi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez-Gauthi&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8175" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;men Khacharem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W4TMRF3X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604608v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:17731" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Louis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04332914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dejean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Test&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ben Jom&#226;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256327v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rubens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056956v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>