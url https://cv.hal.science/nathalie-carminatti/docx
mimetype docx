--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -935,264 +935,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre désir inconscient et raison professionnelle : étude d’une démarche d’enseignement intégrant la tablette numérique en musculation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre l’attention en classe d’une enseignante d’EPS novice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïmen Khacharem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.8175⟩</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.13127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985683v1</w:t>
+                <w:t xml:space="preserve">hal-03985729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’attention en classe d’une enseignante d’EPS novice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre désir inconscient et raison professionnelle : étude d’une démarche d’enseignement intégrant la tablette numérique en musculation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, pp.3-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.8175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.13127⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03985729v1</w:t>
+                <w:t xml:space="preserve">hal-03985683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle présence pour accompagner l’apprentissage à distance ?</w:t>
               </w:r>
@@ -4288,51 +4288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A97A1485"/>
+    <w:nsid w:val="7DDB9933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4519,51 +4519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carminatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2625-5592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fillion-Quibel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ike" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ma&#238;tre de Pembroke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mouchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.243.0099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauthi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez-Gauthi&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8175" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;men Khacharem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W4TMRF3X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604608v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:17731" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Louis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04332914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dejean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Test&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ben Jom&#226;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256327v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rubens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056956v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carminatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2625-5592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fillion-Quibel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ike" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ma&#238;tre de Pembroke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mouchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.243.0099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauthi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez-Gauthi&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;men Khacharem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13127" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W4TMRF3X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604608v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:17731" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Louis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04332914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dejean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Test&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ben Jom&#226;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256327v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rubens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056956v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>