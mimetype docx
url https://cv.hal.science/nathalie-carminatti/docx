--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -135,1654 +135,1654 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le groupe d’analyse de pratiques professionnelles (GAPP), un temps et un espace possible de créativité et de construction de l’identité de L’AESH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ÉCrI - Éducation, Créativité et Identité - Colloque des jeunes chercheur.euses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Amiens, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une posture inclusive pour prévenir certains effets de stéréotypes de genre à l’École. Une ingénierie inclusive didactique clinique coopérative en mathématiques et en EPS au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs, 78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15ike⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la réflexivité dans les pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maître de Pembroke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 243 (2), pp.99-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/edpe.243.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sujet-enseignant au coeur de l'hybridation lors de la « domiciliarisation » des situations d'enseignement/apprentissage en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50, pp.85-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en éducation et formation à l’épreuve de l’inanticipable :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14hr0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inanticipable est arrivé !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 41, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14hr1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture enseignante du récit de pratique : une forme de remaniement en réponse à une situation professionnelle inédite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gauthié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (55), pp.37-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.055.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture enseignante du récit de pratique : une forme de remaniement en réponse à une situation professionnelle en période de continuité pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gomez-Gauthié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (55), pp.37-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’attention en classe d’une enseignante d’EPS novice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïmen Khacharem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Alamargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheseducations.13127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre désir inconscient et raison professionnelle : étude d’une démarche d’enseignement intégrant la tablette numérique en musculation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51, pp.3-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ejrieps.8175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle présence pour accompagner l’apprentissage à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsvives.6083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel regard porte l’enseignant-parent sur l’éducation inclusive ? La place du déjà-là dans trois études de cas d’enseignant-parent d’enfant(s) à besoins éducatifs particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morales Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 89-90 (1), pp.115-133. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.089.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle présence pour accompagner l'apprentissage à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment &amp;quot;l'impossible à supporter&amp;quot; guide le regard porté sur l'inclusion scolaire : étude de cas d'enseignants-parents d'enfant(s)-élève à besoin éducatifs particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morales-Gonzales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier Education familiale et systèmes inclusifs. Nouvelle Revue-Education et société inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.89--90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le «déjà-là» proxémique, un analyseur de l’épreuve interactive dans les activités physiques sportives et artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (1), pp.194-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25656/01:17731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604328v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-05579409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1895,90 +1895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium : De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 10e Colloque international en éducation, CRIFPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2020,51 +2020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport au numérique des enseignants durant la continuité pédagogique : lycée professionnel, technologique ou général, quelles influences sur les pratiques enseignantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,77 +2158,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium : Dé-covidiser les recherches et les pratiques éducatives?&amp;quot; 90ème congrès de l'ACFAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">patricia mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2270,51 +2270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération au cœur d’une recherche intervention sur l’attention des enseignants en classe. In symposium coordonnée par O. Vors La « coopération entre théories » au service des praticiens dans le champ des sciences de l'intervention en EP et en sport : intérêts et limites des croisements théoriques à l'international.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2352,77 +2352,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des disciplines sur l'adaptabilité au numérique des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chaplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,51 +2477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération au cøe ur d'une recherche intervention sur l'attention des enseignants en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2749,51 +2749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès international de la Théorie de l'Action Conjointe en Didactique, Pour reconstruire de la forme scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2818,51 +2818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie Hybride Didactique Clinique Coopérative (IHD2C) dans le projet RA-EDiCOViD : fondements et méthodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,51 +2939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Turcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3116,51 +3116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement et pratiques d'enseignement-apprentissage en EPS : continuité ou rupture pédagogique ? Le projet EDiCOViD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium 2A : Activité physique des jeunes et enseignements-apprentissage en éducation physique durant la pandémie de la COVID-19 : vers une transformation des pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3299,77 +3299,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche en éducation et formation à l’épreuve de l’inanticipable : Questions épistémologiques et défis pratiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roelens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3534,64 +3534,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l’École en dehors de l’école : l’oxymore de la continuité pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gomez-Gauthié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dirigé par Weiss, P.-O. et Alì, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3655,64 +3655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'école en dehors de l'école : un oxymore de la continuité pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gomez-Gauthié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Weiss; Pierre-Olivier and Ali; Maurizio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation aux marges en temps de pandémie : précarités, inégalités et fractures numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires des Antilles (PUA), pp.155-180, 2022, </w:t>
@@ -3763,64 +3763,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'École en dehors de l'école : l'oxymore de la continuité pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gomez-Gauthié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation aux marges en temps de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires des Antilles, 2022, 9791095177357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4288,51 +4288,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DDB9933"/>
+    <w:nsid w:val="2CD72004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4519,51 +4519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carminatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2625-5592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fillion-Quibel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ike" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ma&#238;tre de Pembroke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mouchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.243.0099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauthi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez-Gauthi&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985729v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;men Khacharem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13127" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W4TMRF3X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604608v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226490v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:17731" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Louis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04332914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dejean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Test&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ben Jom&#226;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256327v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rubens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056956v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carminatti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2625-5592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579409v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fillion-Quibel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ike" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ma&#238;tre de Pembroke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufrais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mouchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.243.0099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851804v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gauthi&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez-Gauthi&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;men Khacharem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aparicio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.13127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W4TMRF3X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985683v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8175" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604608v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales Gonzales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.089.0115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morales-Gonzales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:17731" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04332914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dejean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Test&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ben Jom&#226;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256327v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rubens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985620v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056956v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>