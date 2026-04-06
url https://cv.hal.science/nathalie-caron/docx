--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -579,268 +579,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Derail, dir. Puritains d’Amérique. Prestige et déclin d’une Théocratie. Textes choisis 1620-1750. Paris, Éditions Rue d’Ulm, 2016. 389 p.</w:t>
+                <w:t xml:space="preserve">Des sciences sociales en filière LLCER ou pourquoi le mot « civilisation » ne convient plus en études étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rolland-Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Anglaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71 (1)</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923460v1</w:t>
+                <w:t xml:space="preserve">hal-03923493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Benezet, Une Histoire de la Guinée. Texte établi et présenté par Marie-Jeanne Rossignol et Bertrand Van Ruymbeke. Paris : Société française d’Étude du Dix-huitième Siècle, 2017. 199 p.</w:t>
+                <w:t xml:space="preserve">Agnès Derail, dir. Puritains d’Amérique. Prestige et déclin d’une Théocratie. Textes choisis 1620-1750. Paris, Éditions Rue d’Ulm, 2016. 389 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1718.1358⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03923439v1</w:t>
+                <w:t xml:space="preserve">hal-03923460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sciences sociales en filière LLCER ou pourquoi le mot « civilisation » ne convient plus en études étrangères</w:t>
+                <w:t xml:space="preserve">Anthony Benezet, Une Histoire de la Guinée. Texte établi et présenté par Marie-Jeanne Rossignol et Bertrand Van Ruymbeke. Paris : Société française d’Étude du Dix-huitième Siècle, 2017. 199 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rolland-Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1718.1358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923493v1</w:t>
+                <w:t xml:space="preserve">hal-03923439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lounissi, Thomas Paine and the French Revolution. New York : Palgrave Macmillan, 2018. 321 p.</w:t>
               </w:r>
@@ -2309,51 +2309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.17288" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924356v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.11193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.162.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02869907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066940ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1358" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolland-Diamond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.10512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2004.990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marienstras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duplay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.17288" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924356v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.11193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.162.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02869907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066940ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rolland-Diamond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923439v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1358" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.10512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2004.990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365730v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marienstras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790658v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923520v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923479v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432599v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chelini-Pont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duplay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>