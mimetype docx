--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -990,295 +990,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04842988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Evidence for auroral influence on Jupiter’s nitrogen and oxygen chemistry revealed by ALMA</w:t>
+                <w:t xml:space="preserve">Capillary Processes in Extraterrestrial Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Cavalié</w:t>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Rezac</w:t>
+                <w:t xml:space="preserve">Gérard Liger‐belair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Moreno</w:t>
+                <w:t xml:space="preserve">David A Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Lellouch</w:t>
+                <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Fouchet</w:t>
+                <w:t xml:space="preserve">Thomas Appéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.1206. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (5), pp.e2023JE008248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-024-02348-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023je008248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04764081v1</w:t>
+                <w:t xml:space="preserve">insu-04568297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Processes in Extraterrestrial Contexts</w:t>
+                <w:t xml:space="preserve">Author Correction: Evidence for auroral influence on Jupiter’s nitrogen and oxygen chemistry revealed by ALMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cordier</w:t>
+                <w:t xml:space="preserve">T Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Liger‐belair</w:t>
+                <w:t xml:space="preserve">L Rezac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Bonhommeau</w:t>
+                <w:t xml:space="preserve">R Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Séon</w:t>
+                <w:t xml:space="preserve">E Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Appéré</w:t>
+                <w:t xml:space="preserve">T Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (5), pp.e2023JE008248. </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023je008248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-024-02348-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04568297v1</w:t>
+                <w:t xml:space="preserve">insu-04764081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data availability and requirements relevant for the Ariel space mission and other exoplanet atmosphere applications</w:t>
               </w:r>
@@ -1670,103 +1670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for auroral influence on Jupiter’s nitrogen and oxygen chemistry revealed by ALMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Rezac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.1048-1055. </w:t>
@@ -2353,51 +2353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2723,295 +2723,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03208201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Science Case for a Titan Flagship-class Orbiter with Probes (White paper for the NRC Decadal Survey for Planetary Science and Astrobiology)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical constants of Pluto aerosol analogues from UV to near-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conor A. Nixon</w:t>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Abshire</w:t>
+                <w:t xml:space="preserve">Silvia Protopapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Ashton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2008.05680⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162 (July), pp.114398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085250v1</w:t>
+                <w:t xml:space="preserve">insu-03154248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical constants of Pluto aerosol analogues from UV to near-IR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">The Science Case for a Titan Flagship-class Orbiter with Probes (White paper for the NRC Decadal Survey for Planetary Science and Astrobiology)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor A. Nixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Broch</w:t>
+                <w:t xml:space="preserve">James Abshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Protopapa</w:t>
+                <w:t xml:space="preserve">Andrew Ashton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+                <w:t xml:space="preserve">Jason W. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 162 (July), pp.114398. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2008.05680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03154248v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggested plausible structures for Titan's haze analogs using tandem mass spectrometry</w:t>
               </w:r>
@@ -4055,217 +4055,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural elucidation of soluble organic matter: Application to Titan's haze</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Maillard</w:t>
+                <w:t xml:space="preserve">Chemical composition of Pluto aerosol analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hupin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wolters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 340, pp.113627. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113627⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 346, pp.113774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02436390v1</w:t>
+                <w:t xml:space="preserve">insu-02533967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions in the Thermosphere of Exoplanets: Observable Constraints Revealed by Innovative Laboratory Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Changeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,106 +4274,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 895 (2), pp.77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ab8e2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02792319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2 &amp;lt;/sub&amp;gt;capacitively coupled radio-frequency discharges at low pressure. Part II. Modelling results: the relevance of plasma-surface interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Jiménez-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4408,210 +4408,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (8), pp.085023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6595/ab9b1b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02867254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition of Pluto aerosol analogues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+                <w:t xml:space="preserve">Structural elucidation of soluble organic matter: Application to Titan's haze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 346, pp.113774. </w:t>
+              <w:t xml:space="preserve">, 2020, 340, pp.113627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02533967v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02436390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction dust – plasma in Titan's ionosphere: An experimental simulation of aerosols erosion</w:t>
               </w:r>
@@ -5414,51 +5414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capacitively coupled radio-frequency discharges at low pressure. Part I. Experimental results: effect of the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; amount on electrons, positive ions and ammonia formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Jiménez-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,51 +6439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The floatability of aerosols and wave damping on Titan’s seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7035,291 +7035,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01838461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosols</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical properties of tholins and derived constraints on the Huygens landing site composition at the surface of Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lethuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caujolle-Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (4), pp.807-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JE005416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01802505v1</w:t>
+                <w:t xml:space="preserve">insu-01721981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of tholins and derived constraints on the Huygens landing site composition at the surface of Titan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (4), pp.807-822. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 495, pp.185-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JE005416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01721981v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01802505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer of Enceladus and Titan (E&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; T): Investigating ocean worlds' evolution and habitability in the solar system</w:t>
               </w:r>
@@ -7850,51 +7850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Aerosols in the Presence of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the Early Earth and Exoplanets: UV–Vis Refractive Indices of Oxidized Tholins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisseth Gavilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9954,278 +9954,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01345553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AMINO experiment: a laboratory for astrochemistry and astrobiology on the EXPOSE-R facility of the International Space Station</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cottin</w:t>
+                <w:t xml:space="preserve">Dissociative recombination exalts molecular growth in N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; /CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Saiagh</w:t>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.Y. Guan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1473550414000500⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, 06003 (6 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20158406003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107510v1</w:t>
+                <w:t xml:space="preserve">hal-01113141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative recombination exalts molecular growth in N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; /CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
+                <w:t xml:space="preserve">The AMINO experiment: a laboratory for astrochemistry and astrobiology on the EXPOSE-R facility of the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Saiagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Peng</w:t>
+                <w:t xml:space="preserve">M. Cloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Plessis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84, 06003 (6 p.). </w:t>
+              <w:t xml:space="preserve">International Journal of Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (01), pp.67-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20158406003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1473550414000500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113141v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of analogs of cometary nitrogen-rich refractory organics from thermal degradation of tholin and hcn polymer</w:t>
               </w:r>
@@ -10999,863 +10999,863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Synthesis Temperature on the Optical Indices of Organic Materials Produced by N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; RF Plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of CO on Titan atmospheric reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (5), pp.409-417. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 238, pp.221-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201300150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948948v1</w:t>
+                <w:t xml:space="preserve">hal-00998727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of ion-molecule reactions in the growth of heavy ions in Titan's ionosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. H. Waite Jr.</w:t>
+                <w:t xml:space="preserve">Nitrogen incorporation in Titan's tholins inferred by high resolution orbitrap mass spectrometry and gas chromatography-mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JA020208⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 404, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023872v1</w:t>
+                <w:t xml:space="preserve">hal-01056129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science goals and mission concept for the future exploration of Titan and Enceladus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Raulin</w:t>
+                <w:t xml:space="preserve">Effect of the Synthesis Temperature on the Optical Indices of Organic Materials Produced by N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; RF Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.10.002⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (5), pp.409-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201300150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657830v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane Conversion in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Radiofrequency Discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">The role of ion-molecule reactions in the growth of heavy ions in Titan's ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Westlake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Waite Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cravens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201300158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (7), pp.5951-5963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JA020208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00955871v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of CO on Titan atmospheric reactivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. He</w:t>
+                <w:t xml:space="preserve">Science goals and mission concept for the future exploration of Titan and Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A Teanby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athena Coustenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Jaumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.027⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.59 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00998727v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen incorporation in Titan's tholins inferred by high resolution orbitrap mass spectrometry and gas chromatography-mass spectrometry</w:t>
+                <w:t xml:space="preserve">Methane Conversion in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Radiofrequency Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilija Stefanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brankica Sikimic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (5), pp.472-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201300158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01056129v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen isotopic fractionation during abiotic synthesis of organic solid particles</w:t>
               </w:r>
@@ -11975,51 +11975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of synchrotron-based laboratory simulations of Titan's ionospheric photochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12196,51 +12196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's atmosphere simulation experiment using continuum UV-VUV synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12369,51 +12369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12477,51 +12477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a new wavelength-dependent representation of methane photolysis branching ratios on the modeling of Titan’s atmospheric photochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13120,64 +13120,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's ionospheric composition and structure: Photochemical modeling of Cassini INMS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Westlake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Waite Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. E. Mandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13248,225 +13248,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile products controlling Titan's tholins production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacitively coupled radio-frequency discharges in nitrogen at low pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. L. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. D. Pintassilgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.034⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (4), pp.045008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/21/4/045008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678297v1</w:t>
+                <w:t xml:space="preserve">hal-00716113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of methane concentration on the optical indices of Titan's aerosols analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13475,265 +13467,273 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 221 (2), pp.670-677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitively coupled radio-frequency discharges in nitrogen at low pressures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
+                <w:t xml:space="preserve">Volatile products controlling Titan's tholins production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 219 (1), pp.230-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/21/4/045008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00716113v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at Soleil. Application to Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13950,345 +13950,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of neutral species in Titan's ionosphere through dissociative recombination of ions</w:t>
+                <w:t xml:space="preserve">Optical constants from 370 nm to 900 nmof Titan tholinsproduced in a low pressure RF plasma discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Plessis</w:t>
+                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 219 (1), pp.254-266. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 218 (1), pp.356-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.032⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677447v1</w:t>
+                <w:t xml:space="preserve">hal-00655541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical constants from 370 nm to 900 nmof Titan tholinsproduced in a low pressure RF plasma discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of neutral species in Titan's ionosphere through dissociative recombination of ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 218 (1), pp.356-363. </w:t>
+              <w:t xml:space="preserve">, 2012, 219 (1), pp.254-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655541v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic representations of partial branching ratios: bridging the gap between experiments and chemical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14387,51 +14387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 213 (2), pp.625-635. </w:t>
@@ -14481,64 +14481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical modeling of Titan atmosphere at the &amp;quot;10 percent uncertainty horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14623,51 +14623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's atmosphere: an optimal gas mixture for aerosol production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14765,51 +14765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very high resolution mass spectrometry of HCN polymers and tholins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15162,77 +15162,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methods for the determination of key reactions in chemical systems: Application to Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15308,51 +15308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based probabilistic representations of branching ratios in chemical networks: The case of dissociative recombinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15425,51 +15425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Measurements of Rate Coefficients at Low Temperature Increase the Predictivity of Photochemical Models of Titan's Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15693,64 +15693,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reduction of the bimolecular reaction model for Titan ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15788,51 +15788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemic bimodality and kinetic hypersensitivity in photochemical models of Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15956,51 +15956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16205,51 +16205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16660,398 +16660,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of the reaction of OH radical with sabinene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaseous and particulate products from the atmospheric ozonolysis of a biogenic hydrocarbon, sabinene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Rayez</w:t>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Doussin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Durand-Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b604489a⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (4) (4), pp.286-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN06037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109337v1</w:t>
+                <w:t xml:space="preserve">hal-00127120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous and particulate products from the atmospheric ozonolysis of a biogenic hydrocarbon, sabinene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tropospheric degradation of 2-hydroxy-2-methylpropanal, a photo-oxidation product of 2-methyl-3-buten-2-ol: Kinetic and mechanistic study of its photolysis and its reaction with OH radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Chiappini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">J.F. Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+                <w:t xml:space="preserve">B. Picquet-Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (11), pp.2011-2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00127120v1</w:t>
+                <w:t xml:space="preserve">hal-00127127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric degradation of 2-hydroxy-2-methylpropanal, a photo-oxidation product of 2-methyl-3-buten-2-ol: Kinetic and mechanistic study of its photolysis and its reaction with OH radicals</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical study of the reaction of OH radical with sabinene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Rayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Doussin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Carlier</w:t>
+                <w:t xml:space="preserve">J. F. Doussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (27), pp.3211-3217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b604489a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127127v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of the reaction of OH radical with sabinene</w:t>
               </w:r>
@@ -17076,51 +17076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Rayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Rayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Doussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (27), pp.3211-3217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17300,291 +17300,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical and morphological properties on the mid-infrared refractive indices of Titan aerosol analogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Drant</w:t>
+                <w:t xml:space="preserve">Deciphering the origin of organo-sulphur hazes: an exploration of the actual limits of sulphur chemistry with potential implications for prebiotic chemistry, the Early-Earth, and habitability of sulphur exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maratrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yassin Adam Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Millan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-904⟩</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281571v1</w:t>
+                <w:t xml:space="preserve">hal-05281546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the origin of organo-sulphur hazes: an exploration of the actual limits of sulphur chemistry with potential implications for prebiotic chemistry, the Early-Earth, and habitability of sulphur exoplanets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Influence of chemical and morphological properties on the mid-infrared refractive indices of Titan aerosol analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassin Adam Jaziri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281546v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulphur organic aerosols and their contribution to prebiotic chemistry</w:t>
               </w:r>
@@ -18615,90 +18615,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillarity processes at Titan and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Liger-Belair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19263,90 +19263,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Titan's surface permittivity with the DraGMet/DIEL sensor on Dragonfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph D. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19531,51 +19531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19751,64 +19751,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Science Case for a Titan Flagship-class Orbiter with Probes Show affiliations Show all authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C A Nixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Abshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ashton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20241,579 +20241,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02919181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Positive Ion Insights during Laboratory EUV Irradiation of Titan's Relevant Gas Mixtures</w:t>
+                <w:t xml:space="preserve">Main ions in the thermosphere of exoplanets, focussing on the transition between super-Earths and mini-Neptunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-1337-1</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1364-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02196260v1</w:t>
+                <w:t xml:space="preserve">insu-04462240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR quantification of the functional C groups in coals and extraterrestrial kerogens: a calibration procedure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beck</w:t>
+                <w:t xml:space="preserve">Gas-Phase Positive Ion Insights during Laboratory EUV Irradiation of Titan's Relevant Gas Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetSoc 2019, The 82nd Annual Meeting of The Meteoritical Society 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.LPIContrib.No.2157</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-1337-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02182508v1</w:t>
+                <w:t xml:space="preserve">insu-02196260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success and Failure of Shock Recovery Experiments for Simulating Short Duration Parent Body Heating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Bardyn</w:t>
+                <w:t xml:space="preserve">FTIR quantification of the functional C groups in coals and extraterrestrial kerogens: a calibration procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hai Van Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd Annual Meeting of The Meteoritical Society 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.LPI Contribution No. 2157, 2019, id.6343</w:t>
+              <w:t xml:space="preserve">MetSoc 2019, The 82nd Annual Meeting of The Meteoritical Society 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.LPIContrib.No.2157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04441583v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02182508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Simulation of Pluto's Atmosphere and Aerosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Quirico</w:t>
+                <w:t xml:space="preserve">Success and Failure of Shock Recovery Experiments for Simulating Short Duration Parent Body Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Yabuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pluto System After New Horizons 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Laurel, MD, United States. pp.LPI Contribution No. 2133</w:t>
+              <w:t xml:space="preserve">82nd Annual Meeting of The Meteoritical Society 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.LPI Contribution No. 2157, 2019, id.6343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387154v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04441583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main ions in the thermosphere of exoplanets, focussing on the transition between super-Earths and mini-Neptunes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+                <w:t xml:space="preserve">Laboratory Simulation of Pluto's Atmosphere and Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1364-1</w:t>
+              <w:t xml:space="preserve">Pluto System After New Horizons 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Laurel, MD, United States. pp.LPI Contribution No. 2133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04462240v1</w:t>
+                <w:t xml:space="preserve">hal-02387154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron temperature(s) in Titan's ionosphere: re-analysis of the Cassini RPWS/LP data</w:t>
               </w:r>
@@ -21209,51 +21209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21791,64 +21791,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-941</w:t>
@@ -22113,601 +22113,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02196496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Aging of Titan's Tholins Exposed to Solar Radiation in Low Earth Orbit onboard the EXPOSE Facility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+                <w:t xml:space="preserve">Photodesorption and Photochemistry of Titan's Aerosol Analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murthy S Gudipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couturier-Tamburelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin (DE), Germany. pp.EPSC2018-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02047069v1</w:t>
+                <w:t xml:space="preserve">insu-04444680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of aerosols in Titan’s ionospheric plasma: An experimental simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+                <w:t xml:space="preserve">Chemical Aging of Titan's Tholins Exposed to Solar Radiation in Low Earth Orbit onboard the EXPOSE Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cassini Science Symposium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01820236v1</w:t>
+                <w:t xml:space="preserve">insu-02047069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodesorption and Photochemistry of Ices in Titan Lower Atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Couturier-Tamburelli</w:t>
+                <w:t xml:space="preserve">Evolution of aerosols in Titan’s ionospheric plasma: An experimental simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Astronomical Society, DPS meeting #50</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Knoxville, United States. pp.id.203.02</w:t>
+              <w:t xml:space="preserve">Cassini Science Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04445593v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01820236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of organic molecules in the Solar System: experimental studies outside the International Space Station. The cases of glycine, and nucleobases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photodesorption and Photochemistry of Ices in Titan Lower Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murthy S. Gudipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couturier-Tamburelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
+              <w:t xml:space="preserve">American Astronomical Society, DPS meeting #50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Knoxville, United States. pp.id.203.02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901917v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04445593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodesorption and Photochemistry of Titan's Aerosol Analogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+                <w:t xml:space="preserve">Photochemistry of organic molecules in the Solar System: experimental studies outside the International Space Station. The cases of glycine, and nucleobases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Strazzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murthy S Gudipati</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaelle Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin (DE), Germany. pp.EPSC2018-659</w:t>
+              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04444680v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key positive ion precursors to tholin formation</w:t>
               </w:r>
@@ -22926,51 +22926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical indices of organic aerosols for oxidizing atmospheres of Earth-like exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisseth Gavilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23261,377 +23261,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04445608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The evolution of Titan’s high-altitude aerosols under ultraviolet irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tigrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisseth Gavilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murthy S Gudipati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-69-2</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.id.EPSC2018-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04445600v1</w:t>
+                <w:t xml:space="preserve">insu-04444846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of Titan’s high-altitude aerosols under ultraviolet irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of organic aerosols under conditions similar to Titan's ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Murthy S Gudipati</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.id.EPSC2018-195</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. EPSC2018-200-1 (2p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04444846v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02299244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of organic aerosols under conditions similar to Titan's ionosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chatain</w:t>
+                <w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Ruscassier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. EPSC2018-200-1 (2p.)</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-69-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02299244v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04445600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory measurements for the wavelength dependence of the linear polarization with the PROGRA2 instruments</w:t>
               </w:r>
@@ -24191,51 +24191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry of HCN Ice on Tholins Simulated in Titan’s Lower Atmosphere Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murthy S Gudipati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryana L. Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24756,51 +24756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan’s Oxygen Chemistry and its Impact on Haze Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25346,825 +25346,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01333899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of spectrophotometric surface properties of comet 67P/Churyumov-Gerasimenko by laboratory simulations of cometary analogs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Poch</w:t>
+                <w:t xml:space="preserve">Radiation-induced near-surface atmospheres of Europa and Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murthy S. Gudipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryana L. Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th DPS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Washington, United States. pp.413.02</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-768-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01227996v1</w:t>
+                <w:t xml:space="preserve">insu-01208355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Titan's upper atmosphere and its photochemistry in the vacuum ultra-violet (VUV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Tigrine</w:t>
+                <w:t xml:space="preserve">Photochemistry of condensed species on Titan's aerosols analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nahon</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murthy S. Gudipati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology Science Conference 2015 (AbSciCon 2015 ): Habitability, Habitable Worlds, and Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, USRA Houston, Jun 2015, Chicago, United States. 7338.pdf</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01182951v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01208344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPLC-Orbitrap analysis for identification of organic molecules in complex material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">Evolution of Titan's atmospheric aerosol under high-altitude ultraviolet irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.801-802</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01208003v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01208368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced near-surface atmospheres of Europa and Titan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic chemistry in the ionosphere of the early Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-768-2</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01208355v1</w:t>
+                <w:t xml:space="preserve">insu-01208323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of condensed species on Titan's aerosols analogues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+                <w:t xml:space="preserve">Interpretation of spectrophotometric surface properties of comet 67P/Churyumov-Gerasimenko by laboratory simulations of cometary analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-814</w:t>
+              <w:t xml:space="preserve">47th DPS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Washington, United States. pp.413.02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01208344v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01227996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Titan's atmospheric aerosol under high-altitude ultraviolet irradiation</w:t>
+                <w:t xml:space="preserve">Simulating Titan's upper atmosphere and its photochemistry in the vacuum ultra-violet (VUV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-496</w:t>
+              <w:t xml:space="preserve">Astrobiology Science Conference 2015 (AbSciCon 2015 ): Habitability, Habitable Worlds, and Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USRA Houston, Jun 2015, Chicago, United States. 7338.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01208368v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01182951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic chemistry in the ionosphere of the early Earth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+                <w:t xml:space="preserve">HPLC-Orbitrap analysis for identification of organic molecules in complex material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-4</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.801-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01208323v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01208003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's Organic Aerosols : Molecular Composition And Structure Inferred From Systematic Pyrolysis Gas Chromatography Mass Spectrometry Analysis of Analogues</w:t>
               </w:r>
@@ -27319,51 +27319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P51I-04</w:t>
@@ -27750,51 +27750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the chemical composition of titan4s aerosols analogues using pyrolysis gas chromatography mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27871,51 +27871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at soleil. application to titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28331,467 +28331,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicking Titan's upper atmosphere reactivity with a RF-capacitively coupled N2-CH4 plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF Capacitively coupled plasmas in N2-H2 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. D. Pintassilgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741736v1</w:t>
+                <w:t xml:space="preserve">hal-00741822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of methane concentration on the optical indices of Titan's aerosols analogues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+                <w:t xml:space="preserve">Mimicking Titan's upper atmosphere reactivity with a RF-capacitively coupled N2-CH4 plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Titan Through Time; Unlocking Titan's Past, Present and Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Greenbelt, Maryland, United States. pp.95</w:t>
+              <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695659v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The active role of Nitrogen in the organic aerosol production in Titan's atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of methane concentration on the optical indices of Titan's aerosols analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference (GRC) on the Origin of Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Galveston, United States</w:t>
+              <w:t xml:space="preserve">Second Workshop on Titan Through Time; Unlocking Titan's Past, Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Greenbelt, Maryland, United States. pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665404v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Capacitively coupled plasmas in N2-H2 mixtures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The active role of Nitrogen in the organic aerosol production in Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference (GRC) on the Origin of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Galveston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741822v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the infuence of CO on a dusty N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; CCP RF discharge</w:t>
               </w:r>
@@ -28892,277 +28892,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbitrap Mass Analyzer : a tool for Titan complex molecular content exploration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A High Mass-Resolution Orbitrap Mass Spectrometer for In Situ Analysis in Planetary Science: Isotope performance studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Cornelli</w:t>
+                <w:t xml:space="preserve">A. Lethuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Puget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thirkell</w:t>
+                <w:t xml:space="preserve">L. Thirkell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Planetary Probe Workshop 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JFSM 2012 -29èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00780299v1</w:t>
+                <w:t xml:space="preserve">in2p3-00780291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Mass-Resolution Orbitrap Mass Spectrometer for In Situ Analysis in Planetary Science: Isotope performance studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lethuillier</w:t>
+                <w:t xml:space="preserve">Orbitrap Mass Analyzer : a tool for Titan complex molecular content exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cornelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. P. Lebreton</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSM 2012 -29èmes Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">International Planetary Probe Workshop 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00780291v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00780299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amines and optical properties of Titan's aerosols</w:t>
               </w:r>
@@ -29187,51 +29187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29286,64 +29286,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILMA: Ion Laser Mass Analyser. A High-Resolution Mass-Spectrometer for In-Situ Characterization of a Near Earth Asteroid (NEA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29424,51 +29424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29536,64 +29536,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Resolution Orbitrap Mass Spectrometer for In-Situ Analysis in Planetary Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29769,103 +29769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of capacitively coupled radio-frequency discharges in N2-CH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
@@ -30019,77 +30019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of neutral species in Titan's ionosphere through dissociative recombination of ions as measured by INMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30494,51 +30494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of uncertain photolysis parameters on predictions of Titan's photochemistry models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30546,51 +30546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.196</w:t>
@@ -30770,77 +30770,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RF plasma experiment to simulate the production of Titan's atmospheric aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30993,924 +30993,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of Titan atmospheric chemistry by the radio-frequency plasma device PAMPRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an accurate representation of ionic chemistry in Titan's ionosphere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CIRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Boulder, United States</w:t>
+              <w:t xml:space="preserve">4th NSF Workshop on Titan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, St-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665832v1</w:t>
+                <w:t xml:space="preserve">hal-00998568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based probabilistic representations of branching ratios in chemical networks: dissociative recombinations in Titan's ionosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure polymérique des tholins de Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Hadamcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome (Italie), Italy. pp.EPSC2010-134</w:t>
+              <w:t xml:space="preserve">Colloque quadriennal du PNP (Programme National de Planétologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115398v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ analytical chemistry for the future exploration of Titan</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental simulation of Titan atmospheric chemistry by the radio-frequency plasma device PAMPRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome (Italie), Italy. pp.EPSC2010-507</w:t>
+              <w:t xml:space="preserve">Workshop CIRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115386v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a nitrogen CCP at low pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Marques</w:t>
+                <w:t xml:space="preserve">Knowledge-based probabilistic representations of branching ratios in chemical networks: dissociative recombinations in Titan's ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ESCAMPIG (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome (Italie), Italy. pp.EPSC2010-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669284v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ILMA: Ion Laser Mass Analyser. A Mass-Spectrometer for In-Situ Characterization of a Near Earth Object (NEO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cottin</w:t>
+                <w:t xml:space="preserve">In situ analytical chemistry for the future exploration of Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. Morse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrews D. J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barber S. J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Arezki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amirouche Boukrara</w:t>
+                <w:t xml:space="preserve">M. Bardwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome (Italie), Italy. pp.EPSC2010-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00673727v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous chemistry for a Titan's atmospheric plasma experimental simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of a nitrogen CCP at low pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. D. Pintassilgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. EPSC2010-418 (2p.)</w:t>
+              <w:t xml:space="preserve">20th ESCAMPIG (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665789v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an accurate representation of ionic chemistry in Titan's ionosphere.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ILMA: Ion Laser Mass Analyser. A Mass-Spectrometer for In-Situ Characterization of a Near Earth Object (NEO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Plessis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amirouche Boukrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th NSF Workshop on Titan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, St-Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998568v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00673727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure polymérique des tholins de Titan</w:t>
+                <w:t xml:space="preserve">Gaseous chemistry for a Titan's atmospheric plasma experimental simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edith Hadamcik</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque quadriennal du PNP (Programme National de Planétologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. EPSC2010-418 (2p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665821v1</w:t>
+                <w:t xml:space="preserve">hal-00665789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie induite par un plasma rf dans un mélange N2-CH4</w:t>
               </w:r>
@@ -32263,51 +32263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Bruxelles, Belgium. pp.571-572</w:t>
@@ -32388,51 +32388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion 147: Chemistry of the Planets. St-Jacut de la Mer, France. 14-16 june 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, St-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32457,90 +32457,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of dissociative recombinaison in Titan's ionosphere: a reappraisal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion 147: Chemistry of the Planets. St-Jacut de la Mer, France. 14-16 june 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, St-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32578,51 +32578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma characterization during dust formation in a N2 CH4 CCP RF discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32703,90 +32703,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbitrap for ILMA: Ion Laser Mass Analyser. A Mass-Spectrometer for In-Situ Characterization of a Near Earth Object (NEO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirouche Boukrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
@@ -33065,51 +33065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry in Titan’s ionosphere: towards a realistic ion-neutral coupled mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33186,51 +33186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33324,51 +33324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33423,51 +33423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's atmosphere: an optimized mixture for gas-particle conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33518,51 +33518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry in Titan’s ionosphere: contribution of dissociative recombination to an ion- neutral coupled model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33639,51 +33639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33732,480 +33732,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured description of uncertainty for chemical reaction products and rates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+                <w:t xml:space="preserve">Key reactions in atmospheric photochemical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Seminar Esreda On "Uncertainty in Industrial Practice - Generic best practices in uncertainty treatment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403306v1</w:t>
+                <w:t xml:space="preserve">hal-00403309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogues of Titan's aerosols produced with a radio-frequency plasma experiment: physical and chemical properties determined from various complementary diagnostics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Ouni</w:t>
+                <w:t xml:space="preserve">Structured description of uncertainty for chemical reaction products and rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">35th Seminar Esreda On "Uncertainty in Industrial Practice - Generic best practices in uncertainty treatment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00365668v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key reactions in atmospheric photochemical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analogues of Titan's aerosols produced with a radio-frequency plasma experiment: physical and chemical properties determined from various complementary diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pernot.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plessis</w:t>
+                <w:t xml:space="preserve">F. Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Munster, Germany</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403309v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00365668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraterrestrial cold chemistry. A need for a specific database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Munster, Germany</w:t>
@@ -34260,64 +34260,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th COSPAR Scientic Assembly 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34336,273 +34336,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan ionospheric chemistry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of input correlations in a complex chemistry model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUGG XXIV 2007 - IAMAS section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Sensitivity Analysis of Model Output. Eotvos University (ELTE), Budapest, Hungary. 8-22 June, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00363999v1</w:t>
+                <w:t xml:space="preserve">hal-00264529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of input correlations in a complex chemistry model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titan ionospheric chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Sensitivity Analysis of Model Output. Eotvos University (ELTE), Budapest, Hungary. 8-22 June, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IUGG XXIV 2007 - IAMAS section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264529v1</w:t>
+                <w:t xml:space="preserve">insu-00363999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Analysis in Titan Ionospheric Chemistry Model</w:t>
               </w:r>
@@ -34614,51 +34614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34847,51 +34847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35076,51 +35076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35758,51 +35758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37689,51 +37689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's atmosphere simulation experiment using a continuous-spectrum UV-VUV synchrotron beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37939,51 +37939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APSIS: a Titan's atmosphere simulation experiment using a continuous-spectrum UV synchrotron beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38077,64 +38077,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical constants of Titan's tholins produced in a RF plasma discharge in different N2-CH4 concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38241,51 +38241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. 6, pp.EPSC-DPS2011-1827</w:t>
@@ -38439,103 +38439,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitively coupled radio-frequency discharges in nitrogen at low pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. D. Pintassilgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Gaseous Electronics Conference (GEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Salt Lake City, United States</w:t>
@@ -38577,90 +38577,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of an addition of H2 in a N2 CCP discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. D. Pintassilgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th CIP (International Colloquium on Plasma Processes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
@@ -38689,103 +38689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitively coupled radio-frequency discharges in nitrogen at low pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. D. Pintassilgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th CIP (International Colloquium on Plasma Processes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
@@ -38808,273 +38808,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical constants determination of complex organic films by spectroscopic ellipsometry from the UV to the mid-IR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+                <w:t xml:space="preserve">Could Titan's atmosphere be an optimal gas mixture for aerosol production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vth International Conference on Spectroscopic Ellipsometry, (ICSE-V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Albany, United States</w:t>
+              <w:t xml:space="preserve">Faraday Discussion 147 Chemistry of the Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672510v1</w:t>
+                <w:t xml:space="preserve">hal-00669259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could Titan's atmosphere be an optimal gas mixture for aerosol production?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+                <w:t xml:space="preserve">Optical constants determination of complex organic films by spectroscopic ellipsometry from the UV to the mid-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Hadamcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussion 147 Chemistry of the Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">Vth International Conference on Spectroscopic Ellipsometry, (ICSE-V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Albany, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669259v1</w:t>
+                <w:t xml:space="preserve">hal-00672510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First low temperature study of Titan's atmosphere reactivity with a cold plasma discharge in a nitrogen-methane gas mixture</w:t>
               </w:r>
@@ -39086,51 +39086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39310,51 +39310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's Atmosphere: An Optimal Gas Mixture for Aerosol Production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39431,51 +39431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and ex situ studies of the gas phase in PAMPRE, a dusty plasma experiment for the study of Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39690,51 +39690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of dust produced in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; - CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; RF plasma discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40183,51 +40183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40327,77 +40327,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Science Case for a Titan Flagship-class Orbiter with Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor Nixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Abshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ashton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason W. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40474,51 +40474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41396,51 +41396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E64A8FC"/>
+    <w:nsid w:val="C3D90D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -41627,51 +41627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carrasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0596-6336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069262349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/carrasco_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2365-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503066v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Yassin Jaziri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37144-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Sohier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555496" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217709v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maratrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jaziri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Millan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moulay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13441-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04842988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116418" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04764081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cavali&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rezac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lellouch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fouchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02348-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04568297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger&#8208;belair" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bonhommeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je008248" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04537914v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L Chubb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sousa-Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei N Yurchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F Allard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia-Caurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sciamma-O&#8217;brien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04016225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02016-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaubicher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105607" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R&#252;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03250687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060965" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03208201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van T.H. Phan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119853" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085250v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor A. Nixon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abshire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ashton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. Barnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2008.05680" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03154248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Protopapa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114398" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114181" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141605v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schulz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kaiser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abd93e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03248115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114574" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298835v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shebanits" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Hadid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morooka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028412" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03300662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028413" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991342v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Ligterink" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tulej" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Lukmanov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Grimaudo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.782ec4d0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321892v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141328" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113627" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792319v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8e2d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867254v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jim&#233;nez-Redondo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1b" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113774" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113741" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Bekri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8659" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02305252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113437" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Cherville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8645" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867248v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02054827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra T. Desai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab05e5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832003v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petrucciani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tigrine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.07.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343351v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026953" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ridgeway" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thompson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02205-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02069251v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.03.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01940093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy S. Gudipati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02181403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pommerol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jost" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yoldi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0603-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02112962v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0344-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01854950v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Arevalo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8244" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767663v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0439-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01925818v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Bozanic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae4d8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01838461v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Math&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grady Trainer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aacf88" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802505v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01721981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lethuillier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caujolle-Bert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schreiber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005416" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01636074v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mitri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postberg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Soderblom" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.11.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02087590v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Vr&#248;nning Hoffmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nykola C. Jones" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Mason" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac8df" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01545692v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Martins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Michelle Kotler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S. Cockell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0369-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544000v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Billi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Demets" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0365-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01808648v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa8cc4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01597916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Millan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.026" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6bfc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensei Kobayashi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf D. Geppert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils G. Holm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1492" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01567749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Jost" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Yoldi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fornasier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.07.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01598880v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brouet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.09.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321473v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.05.006" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322975v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benilan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.05.003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309178v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353953v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b03346" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01367398v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabouroux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neves" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrenaz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2151" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01332488v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Morisson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.038" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01246860v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.12.017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558294v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/39/395202" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235406v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.11.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345553v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzi Aradj" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bouabdellah" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.06.012" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS0KC74C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107510v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saiagh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Guan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cloix" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khalaf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000500" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113141v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plessis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158406003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088866v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.11.006" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40W07G3C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110518v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafila Saiagh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;nilan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176058v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/807/2/L29" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062714v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cloix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle J&#233;rome" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000238" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075658v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing He" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.010" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGMZDG9F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101806v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boufendi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/1/015028" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948948v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300150" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52VHK10K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023872v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Westlake" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Waite Jr." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cravens" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020208" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657830v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Teanby" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jaumann" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.10.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955871v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Stefanovic" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Sikimic" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300158" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMZQKXQG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998727v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.027" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GQWZ0BS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056129v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.011" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346292v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Kuga" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.037" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989456v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2014.03.002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921896v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322660" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793818v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20064" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072254v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gans" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauyacq" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.11.024" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TB83PRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843655v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanovic" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845819v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2013.05.019" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830939v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Correia" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049513013538" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734211v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. H&#246;rst" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Yelle" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buch" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2011.0623" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659857v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Mandt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bell" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003883" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678297v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et-Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.034" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80RF9FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732554v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.08.015" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G6ZW0W0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716113v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Alves" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marques" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Pintassilgo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/4/045008" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830867v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258031" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723548v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929TQ7VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677447v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plessis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.032" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4367P3FB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655541v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.12.014" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92TDQCVD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618935v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012027" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756910v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.04.005" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LJ8NVPG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509656v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003366a" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KFSSDM2B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476259v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.04.009" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L387NCVR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510369v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Frisari" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C003758C" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DGN2RBC3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464271v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902458q" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072263v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Mendes" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909414d" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429222v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.06.005" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VG59G2Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526661v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479907" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429179v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904735q" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332667v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319819v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.05.016" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDCTFXN0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360084v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.04.007" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W19WTNZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143140v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067306y" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XB9KTQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177563v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banaszkiewicz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.08.016" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127084v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Connor" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Wenger" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9041-y" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ZZM2L3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359311v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.004" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMFXLD5J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149808v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109337v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rayez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604489a" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QFRMV8W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127120v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Durand-Jolibois" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN06037" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127127v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Doussin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picquet-Varrault" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127126v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Rayez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rayez" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321104v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carlier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.11.042" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04KT3P36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281546v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Adam Jaziri" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-326" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04682971v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-945" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926933v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sohier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04687572v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-218" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751152v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-1259" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636225v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Wahlund" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shebanits" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Morooka" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8878" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03834668v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Rezac" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moreno" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-355" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03754728v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz Afonso" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03834671v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-108" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03835791v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324109v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-491" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03317872v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-503" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03539911v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Tsai" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03302152v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire D&#233;prez" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-690" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328325v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925183v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fayolle" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940652v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400079v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Nixon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barnes" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02947304v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940670v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Z. Hadid" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02919181v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-828" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196260v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182508v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Van Phan" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441583v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quirico" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yabuta" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beck" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bardyn" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387154v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462240v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299116v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463791v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02202103v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaisle" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04461184v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaput" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368286v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridgeway" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03017239v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yabuta" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bardyn" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02201474v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368300v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368282v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196447v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196496v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047069v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01820236v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445593v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901917v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Strazzulla" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Coussot" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04444680v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy S Gudipati" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796627v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westlake" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796628v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900802v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04444316v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fleury" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Gudipati" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445608v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445600v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maillard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04444846v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299244v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01516152v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cout&#233;" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568111v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briois" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01592339v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zurine Yoldi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01653478v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486530v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531206v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryana L. Henderson" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467354v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01592270v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thomas" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531203v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390328v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Neumann" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Esser" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333691v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#246;rst" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01358058v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333687v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01393001v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333899v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia-Macias" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01227996v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182951v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208003v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208355v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivas" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208344v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208368v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208323v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145309v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208512v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211287v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Johnson" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuga" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182941v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Lignell" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078350v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120866v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577342v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Renard" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577328v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Renard" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115623v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954734v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954726v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850122v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939470v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067650v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750391v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067619v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marrocchi" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067996v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benilan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazeau" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067622v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741736v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695659v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665404v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741822v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouveia" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741761v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780299v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cornelli" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puget" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780291v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lethuillier" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirkell" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukrara" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lebreton" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742643v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780303v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741827v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780095v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777739v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742550v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742727v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chapuis" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665046v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665717v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666058v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/C1V89S1P044" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665405v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665416v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665044v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665419v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665727v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665407v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665365v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665832v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115398v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115386v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Morse" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrews D. J." TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barber S. J." TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardwell" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669284v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673727v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arezki" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Boukrara" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665789v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998568v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Plessis" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665821v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669540v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hogrel" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665830v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115377v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuitton" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Y. Bonnet" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frisari" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutuit" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575071v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998572v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998570v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669248v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berndt" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kovacevic" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673720v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665792v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793214v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113696v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998456v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bell" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665833v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02896805v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403306v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365668v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Alcouffe" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouni" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403309v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot." TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403311v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403315v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363999v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264529v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264480v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264616v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264502v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359790v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109829v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358084v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357996v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367635v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367634v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367632v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357990v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089178v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcaraz" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694283v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-779" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03753834v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04398668v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02498794v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940713v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Napoleoni" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01676891v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333915v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01348919v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01348915v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chitarra" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369385v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176503v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308021v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01246754v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336838v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742633v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742649v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;nilan" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669756v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669750v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669759v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bush" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669753v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669322v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669729v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669733v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672510v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669259v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669337v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612661v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifa Boufendi" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669224v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669171v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669768v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669763v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03494014v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-65093-6_5141" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261964v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164354-00060" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830681v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Westlake" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Waite Jr." TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5191-4_11" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VCGDQ802-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326604v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ouni" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adande" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996821" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590060v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Nixon" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.bc2b9583" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358227v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02937120v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels F.W. Ligterink" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022469v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Banaszkiewicz" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197361v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haswell" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011147v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klawatsch-Carrasco" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667618v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carrasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0596-6336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069262349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/carrasco_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2365-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503066v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Yassin Jaziri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37144-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Sohier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555496" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217709v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maratrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jaziri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Millan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moulay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13441-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04842988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116418" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04568297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger&#8208;belair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bonhommeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je008248" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04764081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cavali&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rezac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lellouch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fouchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02348-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04537914v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L Chubb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sousa-Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei N Yurchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F Allard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia-Caurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sciamma-O&#8217;brien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04016225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02016-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaubicher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105607" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R&#252;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03250687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060965" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03208201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van T.H. Phan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119853" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03154248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Protopapa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114398" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor A. Nixon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abshire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ashton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. Barnes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2008.05680" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114181" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141605v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schulz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kaiser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abd93e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03248115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114574" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298835v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shebanits" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Hadid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morooka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028412" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03300662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028413" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991342v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Ligterink" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tulej" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Lukmanov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Grimaudo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.782ec4d0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321892v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141328" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533967v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113774" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792319v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8e2d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867254v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jim&#233;nez-Redondo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1b" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113627" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113741" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Bekri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8659" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02305252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113437" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Cherville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8645" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867248v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02054827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra T. Desai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab05e5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832003v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petrucciani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tigrine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.07.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343351v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026953" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ridgeway" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thompson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02205-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02069251v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.03.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01940093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy S. Gudipati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02181403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pommerol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jost" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yoldi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0603-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02112962v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0344-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01854950v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Arevalo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8244" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767663v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0439-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01925818v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Bozanic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae4d8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01838461v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Math&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grady Trainer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aacf88" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01721981v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lethuillier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caujolle-Bert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schreiber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005416" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802505v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01636074v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mitri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postberg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Soderblom" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.11.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02087590v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Vr&#248;nning Hoffmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nykola C. Jones" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Mason" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac8df" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01545692v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Martins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Michelle Kotler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S. Cockell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0369-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544000v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Billi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Demets" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0365-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01808648v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa8cc4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01597916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Millan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.026" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6bfc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensei Kobayashi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf D. Geppert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils G. Holm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1492" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01567749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Jost" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Yoldi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fornasier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.07.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01598880v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brouet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.09.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321473v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.05.006" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322975v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benilan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.05.003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309178v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353953v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b03346" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01367398v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabouroux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neves" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrenaz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2151" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01332488v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Morisson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.038" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01246860v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.12.017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558294v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/39/395202" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235406v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.11.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345553v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzi Aradj" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bouabdellah" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.06.012" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS0KC74C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113141v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plessis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158406003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107510v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saiagh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Guan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cloix" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khalaf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000500" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088866v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.11.006" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40W07G3C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110518v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafila Saiagh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;nilan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176058v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/807/2/L29" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062714v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cloix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle J&#233;rome" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000238" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075658v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing He" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.010" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGMZDG9F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101806v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boufendi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/1/015028" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998727v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.027" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GQWZ0BS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056129v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.011" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948948v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300150" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52VHK10K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023872v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Westlake" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Waite Jr." TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cravens" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020208" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657830v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Teanby" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jaumann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.10.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955871v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Stefanovic" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Sikimic" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300158" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMZQKXQG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346292v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Kuga" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.037" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989456v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2014.03.002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921896v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322660" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793818v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20064" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072254v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gans" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauyacq" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.11.024" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TB83PRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843655v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanovic" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845819v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2013.05.019" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830939v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Correia" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049513013538" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734211v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. H&#246;rst" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Yelle" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buch" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2011.0623" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659857v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Mandt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bell" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003883" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716113v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Alves" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marques" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Pintassilgo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et-Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/4/045008" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732554v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.08.015" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G6ZW0W0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678297v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.034" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80RF9FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830867v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258031" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723548v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929TQ7VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655541v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.12.014" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92TDQCVD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677447v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plessis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.032" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4367P3FB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618935v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012027" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756910v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.04.005" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LJ8NVPG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509656v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003366a" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KFSSDM2B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476259v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.04.009" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L387NCVR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510369v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Frisari" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C003758C" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DGN2RBC3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464271v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902458q" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072263v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Mendes" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909414d" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429222v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.06.005" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VG59G2Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526661v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479907" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429179v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904735q" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332667v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319819v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.05.016" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDCTFXN0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360084v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.04.007" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W19WTNZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143140v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067306y" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XB9KTQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177563v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banaszkiewicz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.08.016" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127084v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Connor" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Wenger" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9041-y" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ZZM2L3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359311v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.004" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMFXLD5J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149808v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127120v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Durand-Jolibois" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN06037" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127127v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Doussin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picquet-Varrault" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109337v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rayez" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604489a" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QFRMV8W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127126v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Rayez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rayez" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321104v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carlier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.11.042" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04KT3P36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281546v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Adam Jaziri" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-326" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04682971v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-945" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926933v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sohier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04687572v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-218" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751152v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-1259" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636225v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Wahlund" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shebanits" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Morooka" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8878" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03834668v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Rezac" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moreno" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-355" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03754728v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz Afonso" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03834671v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-108" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03835791v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324109v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-491" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03317872v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-503" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03539911v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Tsai" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03302152v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire D&#233;prez" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-690" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328325v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925183v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fayolle" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940652v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400079v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Nixon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barnes" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02947304v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940670v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Z. Hadid" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02919181v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-828" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462240v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196260v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182508v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Van Phan" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441583v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quirico" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yabuta" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beck" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bardyn" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387154v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299116v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463791v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02202103v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaisle" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04461184v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaput" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368286v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridgeway" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03017239v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yabuta" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bardyn" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02201474v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368300v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368282v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196447v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196496v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04444680v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy S Gudipati" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047069v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01820236v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445593v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901917v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Strazzulla" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Coussot" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796627v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westlake" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796628v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900802v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04444316v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fleury" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Gudipati" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445608v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04444846v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299244v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445600v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maillard" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01516152v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cout&#233;" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568111v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briois" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01592339v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zurine Yoldi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01653478v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486530v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531206v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryana L. Henderson" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467354v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01592270v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thomas" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531203v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390328v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Neumann" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Esser" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333691v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#246;rst" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01358058v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333687v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01393001v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333899v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia-Macias" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208355v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivas" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208344v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208368v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208323v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01227996v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182951v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208003v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145309v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208512v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211287v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Johnson" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuga" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182941v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Lignell" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078350v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120866v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577342v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Renard" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577328v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Renard" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115623v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954734v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954726v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850122v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939470v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067650v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750391v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067619v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marrocchi" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067996v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benilan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazeau" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067622v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741822v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouveia" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741736v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695659v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665404v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741761v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780291v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lethuillier" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirkell" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukrara" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lebreton" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780299v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cornelli" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puget" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742643v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780303v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741827v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780095v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777739v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742550v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742727v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chapuis" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665046v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665717v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666058v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/C1V89S1P044" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665405v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665416v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665044v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665419v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665727v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665407v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665365v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998568v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Plessis" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665821v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665832v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115398v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115386v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Morse" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrews D. J." TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barber S. J." TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardwell" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669284v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673727v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arezki" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Boukrara" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665789v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669540v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hogrel" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665830v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115377v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuitton" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Y. Bonnet" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frisari" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutuit" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575071v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998572v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998570v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669248v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berndt" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kovacevic" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673720v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665792v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793214v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113696v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998456v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bell" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665833v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02896805v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403309v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot." TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403306v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365668v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Alcouffe" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouni" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403311v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403315v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264529v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363999v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264480v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264616v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264502v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359790v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109829v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358084v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357996v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367635v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367634v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367632v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357990v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089178v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcaraz" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694283v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-779" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03753834v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04398668v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02498794v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940713v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Napoleoni" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01676891v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333915v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01348919v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01348915v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chitarra" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369385v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176503v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308021v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01246754v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336838v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742633v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742649v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;nilan" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669756v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669750v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669759v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bush" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669753v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669322v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669729v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669733v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669259v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672510v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669337v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612661v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifa Boufendi" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669224v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669171v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669768v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669763v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03494014v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-65093-6_5141" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261964v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164354-00060" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830681v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Westlake" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Waite Jr." TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5191-4_11" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VCGDQ802-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326604v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ouni" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adande" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996821" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590060v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Nixon" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.bc2b9583" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358227v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02937120v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels F.W. Ligterink" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022469v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Banaszkiewicz" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197361v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haswell" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011147v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klawatsch-Carrasco" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667618v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>