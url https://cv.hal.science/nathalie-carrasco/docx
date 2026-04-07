--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -216,51 +216,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (129)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (130)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -354,1255 +354,1255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503066v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the interior oxygen fugacity of rocky exoplanets from observations: Assessing biases by atmospheric chemistry</w:t>
+                <w:t xml:space="preserve">Understanding the chemistry of temperate exoplanet atmospheres through experimental and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Orianne Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Yassin Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Drant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 698, pp.A76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452016⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 707, pp.A53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202557541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090382v1</w:t>
+                <w:t xml:space="preserve">hal-05553993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the non-equilibrium chemistry of the temperate sub-Neptune K2-18 b</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Orianne Sohier</w:t>
+                <w:t xml:space="preserve">Inferring the interior oxygen fugacity of rocky exoplanets from observations: Assessing biases by atmospheric chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Venot</w:t>
+                <w:t xml:space="preserve">M. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 701, pp.A33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555496⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 698, pp.A76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05257485v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient oxidation of hazes a source of nutrients during the great oxidation event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Maratrat</w:t>
+                <w:t xml:space="preserve">Unraveling the non-equilibrium chemistry of the temperate sub-Neptune K2-18 b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Yassin Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassin Jaziri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivia Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-13441-1⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 701, pp.A33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217709v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the formation and growth of Titan's atmospheric aerosols using an experimental approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient oxidation of hazes a source of nutrients during the great oxidation event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maratrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Perrin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Maillard</w:t>
+                <w:t xml:space="preserve">Valentin Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116418⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (29284), pp.29284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-13441-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04842988v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Evidence for auroral influence on Jupiter’s nitrogen and oxygen chemistry revealed by ALMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the formation and growth of Titan's atmospheric aerosols using an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Cavalié</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T Fouchet</w:t>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-024-02348-y⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 429 (March), pp.116418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04764081v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04842988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Processes in Extraterrestrial Contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author Correction: Evidence for auroral influence on Jupiter’s nitrogen and oxygen chemistry revealed by ALMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cordier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Appéré</w:t>
+                <w:t xml:space="preserve">T Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023je008248⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-024-02348-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04568297v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04764081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data availability and requirements relevant for the Ariel space mission and other exoplanet atmosphere applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capillary Processes in Extraterrestrial Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Liger‐belair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Séon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy L Chubb</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicole F Allard</w:t>
+                <w:t xml:space="preserve">Thomas Appéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAS Techniques and Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rasti/rzae039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (5), pp.e2023JE008248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023je008248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04537914v3</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04568297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical constants of exoplanet haze analogs from 0.3 to 30 µm: Comparative sensitivity between spectrophotometry and ellipsometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Drant</w:t>
+                <w:t xml:space="preserve">Data availability and requirements relevant for the Ariel space mission and other exoplanet atmosphere applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy L Chubb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sousa-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei N Yurchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Garcia-Caurel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Nicole F Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346820⟩</w:t>
+              <w:t xml:space="preserve">RAS Techniques and Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.636-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rasti/rzae039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04428483v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04537914v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for auroral influence on Jupiter’s nitrogen and oxygen chemistry revealed by ALMA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Fouchet</w:t>
+                <w:t xml:space="preserve">Optical constants of exoplanet haze analogs from 0.3 to 30 µm: Comparative sensitivity between spectrophotometry and ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Garcia-Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Sciamma-O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-023-02016-7⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 682, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168735v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04428483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a DC glow discharge in N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; with electrical measurements and neutral and ion mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Sofia Morillo-Candas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,3974 +1634,3991 @@
               <w:t xml:space="preserve">, 2023, 32 (3), pp.035002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6595/acc132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04016225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dust–plasma in Titan's ionosphere: Feedbacks on the gas phase composition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence for auroral influence on Jupiter’s nitrogen and oxygen chemistry revealed by ALMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115502⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.1048-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-023-02016-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04014563v1</w:t>
+                <w:t xml:space="preserve">hal-04168735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humid Evolution of Haze in the Atmosphere of Super-Earths in the Habitable Zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Maillard</w:t>
+                <w:t xml:space="preserve">Interaction dust–plasma in Titan's ionosphere: Feedbacks on the gas phase composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2022.0021⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 396 (May), pp.115502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04116316v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04014563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical performances of the LAb-CosmOrbitrap mass spectrometer for astrobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Selliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Selliez</w:t>
+                <w:t xml:space="preserve">Laurent Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 225 (January), pp.105607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2022.105607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missing link in the nitrogen-rich organic chain on Titan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humid Evolution of Haze in the Atmosphere of Super-Earths in the Habitable Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Giner</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141025⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (6), pp.723-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2022.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03656058v3</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04116316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard K. Achterberg</w:t>
+                <w:t xml:space="preserve">A missing link in the nitrogen-rich organic chain on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 663, pp.A165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395339v3</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03656058v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Science Case for a Titan Flagship-class Orbiter with Probes (White paper for the NRC Decadal Survey for Planetary Science and Astrobiology)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard K. Achterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2008.05680⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.911-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085250v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395339v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical constants of Pluto aerosol analogues from UV to near-IR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">An Atmospheric Origin for HCN-Derived Polymers on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114398⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Materials Processes, 9 (6), pp.965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr9060965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03154248v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03250687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectroscopy quantification of functional carbon groups in kerogens and coals: A calibration procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van T.H. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Brech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 259 (October), pp.119853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.saa.2021.119853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03208201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atmospheric Origin for HCN-Derived Polymers on Titan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Perrin</w:t>
+                <w:t xml:space="preserve">The Science Case for a Titan Flagship-class Orbiter with Probes (White paper for the NRC Decadal Survey for Planetary Science and Astrobiology)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conor A. Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Abshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ashton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason W. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr9060965⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2008.05680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03250687v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suggested plausible structures for Titan's haze analogs using tandem mass spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Optical constants of Pluto aerosol analogues from UV to near-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Protopapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 358 (April), pp.114181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114181⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 162 (July), pp.114398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02982671v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03154248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-analysis of the Cassini RPWS/LP data in Titan's ionosphere. Part II: statistics on 57 flybys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suggested plausible structures for Titan's haze analogs using tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JA028413⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 358 (April), pp.114181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03300662v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02982671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re‐analysis of the Cassini RPWS/LP data in Titan’s ionosphere. Part I: detection of several electron populations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging Titan’s Organic Haze at Atomic Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Z. Hadid</w:t>
+                <w:t xml:space="preserve">Fabian Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Morooka</w:t>
+                <w:t xml:space="preserve">Katharina Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JA028412⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 908, L13(11pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abd93e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03298835v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03141605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Titan’s Organic Haze at Atomic Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing tholins as analogues of the dark reddish material covering Pluto’s Cthulhu region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Schulz</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">B. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abd93e⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 367 (October), pp.114574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03141605v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03248115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing tholins as analogues of the dark reddish material covering Pluto’s Cthulhu region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re‐analysis of the Cassini RPWS/LP data in Titan’s ionosphere. Part I: detection of several electron populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Wahlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fayolle</w:t>
+                <w:t xml:space="preserve">O. Shebanits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Quirico</w:t>
+                <w:t xml:space="preserve">L. Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Schmitt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+                <w:t xml:space="preserve">M. Morooka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 367 (October), pp.114574. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JA028412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JA028412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03248115v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03298835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic Formation Promoted by Ion-Driven Radical Pathways in EUV Photochemical Experiments Simulating Titan’s Atmospheric Chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Descamps</w:t>
+                <w:t xml:space="preserve">Re-analysis of the Cassini RPWS/LP data in Titan's ionosphere. Part II: statistics on 57 flybys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Wahlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Shebanits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Z. Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morooka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c00324⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2020JA028413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JA028413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03201041v1</w:t>
+                <w:t xml:space="preserve">insu-03300662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the elemental and molecular signatures of life: Laser-based mass spectrometry technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentine Grimaudo</w:t>
+                <w:t xml:space="preserve">Aromatic Formation Promoted by Ion-Driven Radical Pathways in EUV Photochemical Experiments Simulating Titan’s Atmospheric Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.782ec4d0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (15), pp.3159-3168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c00324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991342v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03201041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-driven organic chemistry for Titan-like atmospheres: Implications for N-dominated super-Earth exoplanets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detecting the elemental and molecular signatures of life: Laser-based mass spectrometry technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Ligterink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Riedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Tulej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Lukmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Grimaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141328⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.782ec4d0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03321892v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dust – plasma in Titan's ionosphere: An experimental simulation of aerosols erosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chatain</w:t>
+                <w:t xml:space="preserve">Ion-driven organic chemistry for Titan-like atmospheres: Implications for N-dominated super-Earth exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamila Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113741⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 654, A171 (9p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02506044v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of ion trajectories in a dynamically harmonized Fourier‐Transform Ion Cyclotron Resonance cell using a Design of Experiments strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Structural elucidation of soluble organic matter: Application to Titan's haze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soumeya Bekri</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8659⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 340, pp.113627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02395300v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02436390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions in the Thermosphere of Exoplanets: Observable Constraints Revealed by Innovative Laboratory Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Changeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 895 (2), pp.77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ab8e2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02792319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural elucidation of soluble organic matter: Application to Titan's haze</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hupin</w:t>
+                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2 &amp;lt;/sub&amp;gt;capacitively coupled radio-frequency discharges at low pressure. Part II. Modelling results: the relevance of plasma-surface interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Jiménez-Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113627⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (8), pp.085023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab9b1b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02436390v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02867254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2 &amp;lt;/sub&amp;gt;capacitively coupled radio-frequency discharges at low pressure. Part II. Modelling results: the relevance of plasma-surface interaction.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Chemical composition of Pluto aerosol analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wolters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab9b1b⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 346, pp.113774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02867254v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02533967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition of Pluto aerosol analogues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Interaction dust – plasma in Titan's ionosphere: An experimental simulation of aerosols erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 346, pp.113774. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113774⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 345, pp.113741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02533967v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02506044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Ion Chemistry in an N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Plasma Discharge: Key Precursors to the Growth of Titan Tholins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Optimization of ion trajectories in a dynamically harmonized Fourier‐Transform Ion Cyclotron Resonance cell using a Design of Experiments strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumeya Bekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113437⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (7), pp.e8659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02305252v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02395300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐resolution mass spectrometry for future space missions: Comparative analysis of complex organic matter with LAb‐CosmOrbitrap and laser desorption/ionization Fourier transform ion cyclotron resonance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Positive Ion Chemistry in an N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Plasma Discharge: Key Precursors to the Growth of Titan Tholins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8645⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 338 (1 March), pp.art. 113437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02343359v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02305252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an EUV atmospheric simulation chamber to study the photochemical processes of titan's atmosphere</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">High‐resolution mass spectrometry for future space missions: Comparative analysis of complex organic matter with LAb‐CosmOrbitrap and laser desorption/ionization Fourier transform ion cyclotron resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Selliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnabe Cherville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66950-6⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (10), pp.e8645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02879249v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02343359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Molecular Diversity Revealed in Meteoritic Insoluble Organic Matter: The Paris Meteorite's Case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+                <w:t xml:space="preserve">On an EUV atmospheric simulation chamber to study the photochemical processes of titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/PSJ/abb60f⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.10009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66950-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02982054v2</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02879249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capacitively coupled radio-frequency discharges at low pressure. Part I. Experimental results: effect of the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; amount on electrons, positive ions and ammonia formation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Unprecedented Molecular Diversity Revealed in Meteoritic Insoluble Organic Matter: The Paris Meteorite's Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (8), pp.085019. </w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (3), 55 (18pp). </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab9b1a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/abb60f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02867248v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02982054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Pressure EUV Photochemical Experiments: Insight on the Ion Chemistry Occurring in Titan's Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+                <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capacitively coupled radio-frequency discharges at low pressure. Part I. Experimental results: effect of the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; amount on electrons, positive ions and ammonia formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Jiménez-Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (11), pp.9214-9228. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (8), pp.085019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JA026953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab9b1a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02343351v1</w:t>
+                <w:t xml:space="preserve">insu-02867248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen-containing Anions and Tholin Growth in Titan’s Ionosphere: Implications for Cassini CAPS-ELS Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravindra T. Desai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5652,90 +5669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of neutrals involved in the formation of Titan tholins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petrucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5780,7564 +5797,7547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Study of Analogues of Titan’s Haze by Trapped Ion Mobility Coupled with a Fourier Transform Ion Cyclotron Mass Spectrometer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-Pressure EUV Photochemical Experiments: Insight on the Ion Chemistry Occurring in Titan's Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-019-02205-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (11), pp.9214-9228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JA026953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02123537v1</w:t>
+                <w:t xml:space="preserve">insu-02343351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of organic molecules with a laboratory prototype based on the Laser Ablation-CosmOrbitrap</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Thissen</w:t>
+                <w:t xml:space="preserve">Structural Study of Analogues of Titan’s Haze by Trapped Ion Mobility Coupled with a Fourier Transform Ion Cyclotron Mass Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Ridgeway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (7), pp.1169-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-019-02205-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02069251v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02123537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreactivity of condensed acetylene on Titan aerosols analogues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Couturier-Tamburelli</w:t>
+                <w:t xml:space="preserve">Identification of organic molecules with a laboratory prototype based on the Laser Ablation-CosmOrbitrap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Selliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thirkell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.11.030⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01940093v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02069251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting with Mixtures of Water Ice and Dust as Analogues for Icy Planetary Material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoreactivity of condensed acetylene on Titan aerosols analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murthy S. Gudipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couturier-Tamburelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-019-0603-0⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 321, pp.358-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02181403v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01940093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The floatability of aerosols and wave damping on Titan’s seas</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimenting with Mixtures of Water Ice and Dust as Analogues for Icy Planetary Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Brouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.315-320. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (5), pp.art. 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0344-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-019-0603-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02112962v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02181403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection Opportunity for Aromatic Signature in Titan's Aerosols in the 4.1–5.3 μm Range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Melissa Grady Trainer</w:t>
+                <w:t xml:space="preserve">The floatability of aerosols and wave damping on Titan’s seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aacf88⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.315-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0344-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01838461v1</w:t>
+                <w:t xml:space="preserve">insu-02112962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUV Photoionization of Titan Atmospheric Aerosols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Tigrine</w:t>
+                <w:t xml:space="preserve">An Orbitrap-based laser desorption/ablation mass spectrometer designed for spaceflight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Selliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thirkell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aae4d8⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (21), pp.1875-1886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01925818v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01854950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Orbitrap-based laser desorption/ablation mass spectrometer designed for spaceflight</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The evolution of Titan’s high-altitude aerosols under ultraviolet irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tigrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisseth Gavilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murthy S. Gudipati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8244⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.489-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-018-0439-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01854950v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01767663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of Titan’s high-altitude aerosols under ultraviolet irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FUV Photoionization of Titan Atmospheric Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tigrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lisseth Gavilan</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Bozanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murthy S. Gudipati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-018-0439-7⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 867 (2), pp.art.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aae4d8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01767663v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01925818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Maillard</w:t>
+                <w:t xml:space="preserve">Detection Opportunity for Aromatic Signature in Titan's Aerosols in the 4.1–5.3 μm Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Grady Trainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 495, pp.185-191. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 861 (2), pp.art. L25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aacf88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01802505v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01838461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical properties of tholins and derived constraints on the Huygens landing site composition at the surface of Titan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JE005416⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 495, pp.185-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01721981v1</w:t>
+                <w:t xml:space="preserve">insu-01802505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer of Enceladus and Titan (E&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; T): Investigating ocean worlds' evolution and habitability in the solar system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Tortora</w:t>
+                <w:t xml:space="preserve">Electrical properties of tholins and derived constraints on the Huygens landing site composition at the surface of Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lethuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caujolle-Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (4), pp.807-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JE005416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01636074v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01721981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Aerosols in Anoxic and Oxic Atmospheres of Earth-like Exoplanets: VUV-MIR Spectroscopy of CHON Tholins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Explorer of Enceladus and Titan (E&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt; T): Investigating ocean worlds' evolution and habitability in the solar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Postberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason M. Soderblom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aac8df⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.73-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02087590v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01636074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space as a Tool for Astrobiology: Review and Recommendations for Experimentations in Earth Orbit and Beyond</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic Aerosols in Anoxic and Oxic Atmospheres of Earth-like Exoplanets: VUV-MIR Spectroscopy of CHON Tholins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisseth Gavilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Vrønning Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nykola C. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Mason</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-017-0365-5⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 861 (2), pp.art. 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aac8df⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01544000v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02087590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Aerosols in the Presence of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the Early Earth and Exoplanets: UV–Vis Refractive Indices of Oxidized Tholins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Broch</w:t>
+                <w:t xml:space="preserve">Earth as a Tool for Astrobiology - A European Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zita Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Michelle Kotler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles S. Cockell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa8cc4⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 209 (1-4), pp.43-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-017-0369-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01808648v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01545692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth as a Tool for Astrobiology - A European Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space as a Tool for Astrobiology: Review and Recommendations for Experimentations in Earth Orbit and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Michelle Kotler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Billi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zita Martins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Charles Cockell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles S. Cockell</w:t>
+                <w:t xml:space="preserve">René Demets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 209 (1-4), pp.43-81. </w:t>
+              <w:t xml:space="preserve">, 2017, 209 (1-4), pp.83-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-017-0369-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-017-0365-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01545692v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01544000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray-induced Deuterium Enrichment of N-rich Organics in Protoplanetary Disks: An Experimental Investigation Using Synchrotron Light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Organic Aerosols in the Presence of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the Early Earth and Exoplanets: UV–Vis Refractive Indices of Oxidized Tholins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisseth Gavilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa6bfc⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (1), pp.L5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa8cc4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01519868v1</w:t>
+                <w:t xml:space="preserve">insu-01808648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic chemistry in a CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; rich early Earth atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 479, pp.34-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01597916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Studies of Methane and Its Relationship to Prebiotic Chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mousis</w:t>
+                <w:t xml:space="preserve">X-Ray-induced Deuterium Enrichment of N-rich Organics in Protoplanetary Disks: An Experimental Investigation Using Synchrotron Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisseth Gavilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remusat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roskosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2016.1492⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 840 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa6bfc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790527v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01519868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional reflectance and VIS-NIR spectroscopy of cometary analogues under simulated space conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+                <w:t xml:space="preserve">Laboratory Studies of Methane and Its Relationship to Prebiotic Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kensei Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf D. Geppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils G. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.07.009⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (8), pp.786 - 812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2016.1492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01567749v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional reflectance of laboratory cometary analogues to interpret the spectrophotometric properties of the nucleus of comet 67P/Churyumov-Gerasimenko</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Bidirectional reflectance and VIS-NIR spectroscopy of cometary analogues under simulated space conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pommerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuriñe Yoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 148, pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.09.009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 145, pp.14-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01598880v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01567749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory analogues simulating Titan's atmospheric aerosols: Compared chemical compositions of grains and thin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bidirectional reflectance of laboratory cometary analogues to interpret the spectrophotometric properties of the nucleus of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Brouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 128, pp.52-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 148, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321473v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01598880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of HPLC-Orbitrap method for identification of N-bearing molecules in complex organic material relevant to planetary environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laboratory analogues simulating Titan's atmospheric aerosols: Compared chemical compositions of grains and thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128, pp.52-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01309178v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of aromaticity in analogues of titan's atmospheric aerosols with two-step laser desorption ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Benilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 131, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01322975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Isomer Identification of Titan’s Tholins Organic Aerosols by Photoelectron/Photoion Coincidence Spectroscopy Coupled to VUV Synchrotron Radiation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Development of HPLC-Orbitrap method for identification of N-bearing molecules in complex organic material relevant to planetary environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b03346⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 275, pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01353953v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01309178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A porosity gradient in 67P/C-G nucleus suggested from CONSERT and SESAME-PP results: an interpretation based on new laboratory permittivity measurements of porous icy analogues.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Encrenaz</w:t>
+                <w:t xml:space="preserve">Molecular Isomer Identification of Titan’s Tholins Organic Aerosols by Photoelectron/Photoion Coincidence Spectroscopy Coupled to VUV Synchrotron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cunha de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaie-Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (33), pp.6529-6540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b03346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01367398v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01353953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's organic aerosols: Molecular composition and structure of laboratory analogues inferred from pyrolysis gas chromatography mass spectrometry analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A porosity gradient in 67P/C-G nucleus suggested from CONSERT and SESAME-PP results: an interpretation based on new laboratory permittivity measurements of porous icy analogues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Brouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Encrenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.038⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 462 (Suppl. 1), pp.S89-S98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01332488v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01367398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublimation of water ice mixed with silicates and tholins: Evolution of surface texture and reflectance spectra, with implications for comets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Jost</w:t>
+                <w:t xml:space="preserve">Titan's organic aerosols: Molecular composition and structure of laboratory analogues inferred from pyrolysis gas chromatography mass spectrometry analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marietta Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 267, pp.154-173. </w:t>
+              <w:t xml:space="preserve">, 2016, 277, pp.442-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01246860v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01332488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microwave plasma source for VUV atmospheric photochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Tigrine</w:t>
+                <w:t xml:space="preserve">Sublimation of water ice mixed with silicates and tholins: Evolution of surface texture and reflectance spectra, with implications for comets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49, pp.395202 - 395202. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 267, pp.154-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/39/395202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558294v1</w:t>
+                <w:t xml:space="preserve">insu-01246860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbitrap mass analyser for in situ characterisation of planetary environments: Performance evaluation of a laboratory prototype</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A microwave plasma source for VUV atmospheric photochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tigrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2016.06.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.395202 - 395202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/39/395202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01345553v1</w:t>
+                <w:t xml:space="preserve">hal-01558294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublimation of ice–tholins mixtures: A morphological and spectro-photometric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pommerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 266, pp.288-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01235406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of analogs of cometary nitrogen-rich refractory organics from thermal degradation of tholin and hcn polymer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Orbitrap mass analyser for in situ characterisation of planetary environments: Performance evaluation of a laboratory prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thirkell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenzi Aradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.11.006⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088866v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01345553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AMINO experiment: a laboratory for astrochemistry and astrobiology on the EXPOSE-R facility of the International Space Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Saiagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Saiagh</w:t>
+                <w:t xml:space="preserve">M. Cloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (01), pp.67-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1473550414000500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociative recombination exalts molecular growth in N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; /CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84, 06003 (6 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20158406003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical studies in low Earth orbit for organic compounds related to small bodies, Titan and Mars. Current and future facilities.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Bénilan</w:t>
+                <w:t xml:space="preserve">Formation of analogs of cometary nitrogen-rich refractory organics from thermal degradation of tholin and hcn polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 250, pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110518v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AMINO experiment: methane photolysis under Solar VUV irradiation on the EXPOSE-R facility of the International Space Station</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Photochemical studies in low Earth orbit for organic compounds related to small bodies, Titan and Mars. Current and future facilities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kafila Saiagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bénilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Astrobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Royale des Sciences de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.60 - 73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062714v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water formation in the upper atmosphere of the early Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Määttänen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 807 (2), pp.L29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2041-8205/807/2/L29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01176058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation of organics for pyrolysis in space: Titan’s atmospheric aerosol case study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The AMINO experiment: methane photolysis under Solar VUV irradiation on the EXPOSE-R facility of the International Space Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Cloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Jérome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bénilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (01), pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1473550414000238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01075658v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient phenomena during dust formation in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;–CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; capacitively coupled plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
+                <w:t xml:space="preserve">Thermal degradation of organics for pyrolysis in space: Titan’s atmospheric aerosol case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/1/015028⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 248, pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101806v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen isotopic fractionation during abiotic synthesis of organic solid particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïa Kuga</w:t>
+                <w:t xml:space="preserve">Transient phenomena during dust formation in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;–CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; capacitively coupled plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Boufendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.037⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.015028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/1/015028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346292v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Synthesis Temperature on the Optical Indices of Organic Materials Produced by N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; RF Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (5), pp.409-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppap.201300150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of ion-molecule reactions in the growth of heavy ions in Titan's ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Westlake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. Waite Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cravens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (7), pp.5951-5963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014JA020208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science goals and mission concept for the future exploration of Titan and Enceladus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas A Teanby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athena Coustenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Jaumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104, pp.59 - 77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane Conversion in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Radiofrequency Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilija Stefanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brankica Sikimic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (5), pp.472-481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppap.201300158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen incorporation in Titan's tholins inferred by high resolution orbitrap mass spectrometry and gas chromatography-mass spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence of CO on Titan atmospheric reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.011⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 238, pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056129v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of CO on Titan atmospheric reactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+                <w:t xml:space="preserve">Nitrogen incorporation in Titan's tholins inferred by high resolution orbitrap mass spectrometry and gas chromatography-mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. He</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.027⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 404, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00998727v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of synchrotron-based laboratory simulations of Titan's ionospheric photochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhe Peng</w:t>
+                <w:t xml:space="preserve">Nitrogen isotopic fractionation during abiotic synthesis of organic solid particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Kuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Marrocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoResJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1-2, pp.33-53. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 393, pp.2-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.grj.2014.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989456v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotationally resolved IR spectroscopy of hexamethylenetetramine (HMT) C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudon</w:t>
+                <w:t xml:space="preserve">Modeling of synchrotron-based laboratory simulations of Titan's ionospheric photochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322660⟩</w:t>
+              <w:t xml:space="preserve">GeoResJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1-2, pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.grj.2014.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921896v1</w:t>
+                <w:t xml:space="preserve">hal-00989456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's atmosphere simulation experiment using continuum UV-VUV synchrotron radiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Rotationally resolved IR spectroscopy of hexamethylenetetramine (HMT) C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgre.20064⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 561, pp.A109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793818v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Review of N, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt;, N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;, and N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt; Main Production Processes and Reactions of Relevance to Titan's Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Dutuit</w:t>
+                <w:t xml:space="preserve">Titan's atmosphere simulation experiment using continuum UV-VUV synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/204/2/20⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.778-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgre.20064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785318v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a new wavelength-dependent representation of methane photolysis branching ratios on the modeling of Titan’s atmospheric photochemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhe Peng</w:t>
+                <w:t xml:space="preserve">Critical Review of N, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;, N&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt;, N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;, and N&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt; Main Production Processes and Reactions of Relevance to Titan's Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lebonnois</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.11.024⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 204 (2), 20 (45 pp.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/204/2/20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02072254v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the linear absorption coefficient for absolute comparison of plasma films in the mid-IR range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Impact of a new wavelength-dependent representation of methane photolysis branching ratios on the modeling of Titan’s atmospheric photochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problems of Atomic Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 223 (1), pp.330-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.11.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843655v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of analogs of Titan's aerosols produced by dusty plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of the linear absorption coefficient for absolute comparison of plasma films in the mid-IR range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Hadamcik</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">I. Stefanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Problems of Atomic Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (83), pp.168-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845819v1</w:t>
+                <w:t xml:space="preserve">hal-00843655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VUV photochemistry simulation of planetary upper atmosphere using synchrotron radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of analogs of Titan's aerosols produced by dusty plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Hadamcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0909049513013538⟩</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (10), pp.1175-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5047/eps.2013.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830939v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at Soleil. Application to Titan's atmosphere</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">VUV photochemistry simulation of planetary upper atmosphere using synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS Publications Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 58, pp.199-203. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.587-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0909049513013538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830867v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's ionospheric composition and structure: Photochemical modeling of Cassini INMS data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of Amino Acids and Nucleotide Bases in a Titan Atmosphere Simulation Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. E. Mandt</w:t>
+                <w:t xml:space="preserve">S. M. Hörst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. V. Yelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. M. Bell</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JE003883⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (9), pp.809-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2011.0623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659857v1</w:t>
+                <w:t xml:space="preserve">hal-00734211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitively coupled radio-frequency discharges in nitrogen at low pressures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. L. Alves</w:t>
+                <w:t xml:space="preserve">Titan's ionospheric composition and structure: Photochemical modeling of Cassini INMS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Westlake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. H. Waite Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Marques</w:t>
+                <w:t xml:space="preserve">K. E. Mandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. D. Pintassilgo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
+                <w:t xml:space="preserve">J. M. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/21/4/045008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.E01003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JE003883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716113v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile products controlling Titan's tholins production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13360,139 +13360,139 @@
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of methane concentration on the optical indices of Titan's aerosols analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 221 (2), pp.670-677. </w:t>
@@ -13536,3619 +13536,3753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Amino Acids and Nucleotide Bases in a Titan Atmosphere Simulation Experiment</w:t>
+                <w:t xml:space="preserve">Capacitively coupled radio-frequency discharges in nitrogen at low pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. M. Hörst</w:t>
+                <w:t xml:space="preserve">L. L. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. V. Yelle</w:t>
+                <w:t xml:space="preserve">L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Buch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
+                <w:t xml:space="preserve">C. D. Pintassilgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (9), pp.809-817. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (4), pp.045008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ast.2011.0623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/21/4/045008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734211v1</w:t>
+                <w:t xml:space="preserve">hal-00716113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid- and far-infrared absorption spectroscopy of Titan's aerosols analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at Soleil. Application to Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.025⟩</w:t>
+              <w:t xml:space="preserve">EAS Publications Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.199-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723548v1</w:t>
+                <w:t xml:space="preserve">hal-00830867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical constants from 370 nm to 900 nmof Titan tholinsproduced in a low pressure RF plasma discharge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edith Hadamcik</w:t>
+                <w:t xml:space="preserve">Mid- and far-infrared absorption spectroscopy of Titan's aerosols analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Quirico</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 218 (1), pp.356-363. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.12.014⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 221 (1), pp.320-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655541v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of neutral species in Titan's ionosphere through dissociative recombination of ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 219 (1), pp.254-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic representations of partial branching ratios: bridging the gap between experiments and chemical models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plessis</w:t>
+                <w:t xml:space="preserve">Optical constants from 370 nm to 900 nmof Titan tholinsproduced in a low pressure RF plasma discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218 (1), pp.356-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/300/1/012027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00618935v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrile gas chemistry in Titan atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Probabilistic representations of partial branching ratios: bridging the gap between experiments and chemical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 213 (2), pp.625-635. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 300, pp.012027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/300/1/012027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756910v1</w:t>
+                <w:t xml:space="preserve">hal-00618935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high resolution mass spectrometry of HCN polymers and tholins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Quirico</w:t>
+                <w:t xml:space="preserve">Nitrile gas chemistry in Titan atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C003758C⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 213 (2), pp.625-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510369v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical modeling of Titan atmosphere at the &amp;quot;10 percent uncertainty horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 147, pp.137-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c003366a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's atmosphere: an optimal gas mixture for aerosol production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 209 (2), pp.704-714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2010.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tholinomics-chemical analysis of nitrogen-rich polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Very high resolution mass spectrometry of HCN polymers and tholins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeliss Frisari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 147, pp.495-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C003758C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac902458q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00464271v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Absolute Photoionization Cross Sections of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and I Produced from a Pyrolysis Source, by Combined Synchrotron and Vacuum Ultraviolet Laser Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tholinomics-chemical analysis of nitrogen-rich polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp909414d⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (4), pp.1371-1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac902458q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072263v1</w:t>
+                <w:t xml:space="preserve">hal-00464271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods for the determination of key reactions in chemical systems: Application to Titan's atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Pernot</w:t>
+                <w:t xml:space="preserve">Determination of the Absolute Photoionization Cross Sections of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and I Produced from a Pyrolysis Source, by Combined Synchrotron and Vacuum Ultraviolet Laser Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz A. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boyé-Péronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (1), pp.77-91. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (9), pp.3237-3246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2009.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp909414d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00429222v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based probabilistic representations of branching ratios in chemical networks: The case of dissociative recombinations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plessis</w:t>
+                <w:t xml:space="preserve">Comparison of methods for the determination of key reactions in chemical systems: Application to Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (1), pp.77-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2009.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3479907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00526661v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Measurements of Rate Coefficients at Low Temperature Increase the Predictivity of Photochemical Models of Titan's Atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Pernot</w:t>
+                <w:t xml:space="preserve">Knowledge-based probabilistic representations of branching ratios in chemical networks: The case of dissociative recombinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp905524e⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (13), pp.134110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3479907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439322v1</w:t>
+                <w:t xml:space="preserve">hal-00526661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of Titan's tholins: solubility, morphology and molecular structure revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Measurements of Rate Coefficients at Low Temperature Increase the Predictivity of Photochemical Models of Titan's Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roland Thissen</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 113 (42), pp.11195-11203. </w:t>
+              <w:t xml:space="preserve">, 2009, 113 (42), pp.11227-11237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp904735q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp905524e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429179v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reduction of the bimolecular reaction model for Titan ionosphere</w:t>
+                <w:t xml:space="preserve">Chemical characterization of Titan's tholins: solubility, morphology and molecular structure revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (42), pp.11195-11203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp904735q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332667v1</w:t>
+                <w:t xml:space="preserve">hal-00429179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemic bimodality and kinetic hypersensitivity in photochemical models of Titan's atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+                <w:t xml:space="preserve">Towards a reduction of the bimolecular reaction model for Titan ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (11), pp.699-709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2008.05.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00319819v1</w:t>
+                <w:t xml:space="preserve">hal-00332667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of a Titan ionospheric model to the ion-molecule reaction parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epistemic bimodality and kinetic hypersensitivity in photochemical models of Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (12), pp.1644-1657. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 56 (12), pp.1630-1643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2008.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2008.04.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00360084v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation chamber studies of the atmospheric oxidation of 2-methyl-3-buten-2-ol: Reaction with hydroxyl radicals and ozone under a variety of conditions</w:t>
+                <w:t xml:space="preserve">Sensitivity of a Titan ionospheric model to the ion-molecule reaction parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Picquet-Varrault</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10874-006-9041-y⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (12), pp.1644-1657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2008.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127084v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00360084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of neutral transport on ion chemistry uncertainties in Titan ionosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of branching ratios uncertainty in chemical networks by Dirichlet distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2007.08.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.ASAP. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp067306y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177563v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of branching ratios uncertainty in chemical networks by Dirichlet distributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of neutral transport on ion chemistry uncertainties in Titan ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp067306y⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 192, pp.519-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2007.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00143140v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis of bimolecular reactions in Titan ionosphere chemistry model</w:t>
+                <w:t xml:space="preserve">Simulation chamber studies of the atmospheric oxidation of 2-methyl-3-buten-2-ol: Reaction with hydroxyl radicals and ozone under a variety of conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Picquet-Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (1), pp.33-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10874-006-9041-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.06.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00359311v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of branching ratio uncertainty in chemical networks by Dirichlet distributions</w:t>
+                <w:t xml:space="preserve">Uncertainty analysis of bimolecular reactions in Titan ionosphere chemistry model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Banaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (1-2), pp.141-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2006.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149808v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00359311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of the reaction of OH radical with sabinene</w:t>
+                <w:t xml:space="preserve">Modeling of branching ratio uncertainty in chemical networks by Dirichlet distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. F. Doussin</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (18), pp.3507-3512</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00109337v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous and particulate products from the atmospheric ozonolysis of a biogenic hydrocarbon, sabinene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and theoretical study of the reaction of OH radical with sabinene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Rayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/EN06037⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (27), pp.3211-3217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b604489a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127120v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric degradation of 2-hydroxy-2-methylpropanal, a photo-oxidation product of 2-methyl-3-buten-2-ol: Kinetic and mechanistic study of its photolysis and its reaction with OH radicals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaseous and particulate products from the atmospheric ozonolysis of a biogenic hydrocarbon, sabinene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chiappini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Picquet-Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Durand-Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (4) (4), pp.286-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN06037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127127v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of the reaction of OH radical with sabinene</w:t>
+                <w:t xml:space="preserve">Tropospheric degradation of 2-hydroxy-2-methylpropanal, a photo-oxidation product of 2-methyl-3-buten-2-ol: Kinetic and mechanistic study of its photolysis and its reaction with OH radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Picquet-Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Rayez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.F. Doussin</w:t>
+                <w:t xml:space="preserve">P. Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8 (27), pp.3211-3217</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (11), pp.2011-2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127126v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental and theoretical study of the reaction of OH radical with sabinene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Rayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Rayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (27), pp.3211-3217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tropospheric degradation of 2-hydroxy-2-methylpropanal, a photo-oxidation product of 2-methyl-3-buten-2-ol: Kinetic and mechanistic study of its photolysis and its reaction with OH radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Picquet-Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (11), pp.2011-2019. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.11.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02321104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17158,7640 +17292,7640 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the origin of organo-sulphur hazes: an exploration of the actual limits of sulphur chemistry with potential implications for prebiotic chemistry, the Early-Earth, and habitability of sulphur exoplanets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of chemical and morphological properties on the mid-infrared refractive indices of Titan aerosol analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Garcia-Caurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Blaise Brubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05281546v1</w:t>
+                <w:t xml:space="preserve">hal-05281571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical and morphological properties on the mid-infrared refractive indices of Titan aerosol analogs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the origin of organo-sulphur hazes: an exploration of the actual limits of sulphur chemistry with potential implications for prebiotic chemistry, the Early-Earth, and habitability of sulphur exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maratrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Adam Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Millan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05281571v1</w:t>
+                <w:t xml:space="preserve">hal-05281546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulphur organic aerosols and their contribution to prebiotic chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maratrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-945, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04682971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the chemistry of temperate exoplanet atmospheres: A study of oxidized organic compounds as precursors of photochemical condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maratrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France. pp.249-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the chemistry of temperate exoplanets atmospheres: A study of oxidized organic compounds as precursors of photochemical condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-218, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04687572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-analysis of the Cassini RPWS/LP data in Titan's ionosphere: electron density and temperature of cold electron populations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation et évolution des aérosols dans l’atmosphère de Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Hadid</w:t>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiko Morooka</w:t>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque quadriennal du Programme National de Planétologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03636225v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of the LAb-CosmOrbitrap for future space studies in astrobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Selliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Selliez</w:t>
+                <w:t xml:space="preserve">Laurent Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-1259, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2022-1259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03751152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et évolution des aérosols dans l’atmosphère de Titan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+                <w:t xml:space="preserve">Re-analysis of the Cassini RPWS/LP data in Titan's ionosphere: electron density and temperature of cold electron populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Mortada</w:t>
+                <w:t xml:space="preserve">Jan-Erik Wahlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Demes</w:t>
+                <w:t xml:space="preserve">Oleg Shebanits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lique</w:t>
+                <w:t xml:space="preserve">Lina Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiko Morooka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque quadriennal du Programme National de Planétologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715931v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALMA observations of the spatial distribution of CO and HCN in the stratosphere of Jupiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Rezac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-355, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2022-355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03834668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillarity processes at Titan and beyond</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Séon</w:t>
+                <w:t xml:space="preserve">Heterogeneous chemistry on Titan : Evolution of Titan's tholins through time with gas phase chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-108, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03834671v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03754728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous chemistry on Titan : Evolution of Titan's tholins through time with gas phase chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Perrin</w:t>
+                <w:t xml:space="preserve">Capillarity processes at Titan and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Liger-Belair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-448</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2022-108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03754728v1</w:t>
+                <w:t xml:space="preserve">insu-03834671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atmospheric origin for HCN-derived polymers on Titan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">An atmospheric origin for a HCN-derived polymer on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, On Line, France. pp.59-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03324109v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03835791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atmospheric origin for a HCN-derived polymer on Titan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">An atmospheric origin for HCN-derived polymers on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Ruscassier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.491, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2021-491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03835791v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03324109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular hydrogen in oxidized atmospheres of terrestrial exoplanets : Implications for water and oxygen formation </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2021-503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03317872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular hydrogen in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-dominated atmospheres of terrestrial exoplanets : impact on the photochemical formation of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-M. Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, On Line, France. pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03539911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Titan's surface permittivity with the DraGMet/DIEL sensor on Dragonfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph D. Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Unknown Region. pp.EPSC2021-690, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2021-690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03302152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosols-plasma interaction in the ionosphere of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titan Through Time 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Boulder, CO (virtual Meeting), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction aerosols - plasma in Titan's ionosphere: effect on the gas phase composition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical constants of Pluto tholins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2020. EPSC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Online, Unknown Region. pp.EPSC2020-454</w:t>
+              <w:t xml:space="preserve">Europlanet Science Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Germany. pp.EPSC2020-707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02940652v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02925183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Science Case for a Titan Flagship-class Orbiter with Probes Show affiliations Show all authors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jason Barnes</w:t>
+                <w:t xml:space="preserve">Interaction aerosols - plasma in Titan's ionosphere: effect on the gas phase composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020, abstract #P077-0002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
+              <w:t xml:space="preserve">Europlanet Science Congress 2020. EPSC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, Unknown Region. pp.EPSC2020-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400079v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02940652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical constants of Pluto tholins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Fayolle</w:t>
+                <w:t xml:space="preserve">The Science Case for a Titan Flagship-class Orbiter with Probes Show affiliations Show all authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C A Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Abshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Quirico</w:t>
+                <w:t xml:space="preserve">Andrew Ashton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Germany. pp.EPSC2020-707</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020, abstract #P077-0002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02925183v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral Aromatic Pathways Enhanced by EUV Irradiation in a Titan's Atmosphere Simulation Photochemical Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2020. EPSC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Germany. pp.EPSC2020-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02947304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-analysis of the Cassini RPWS/LP data in Titan's ionosphere: electron density and temperature of four cold electron populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Erik Wahlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Shebanits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Z. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Unknown Region. pp.EPSC2020-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02940670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated effect of the Galactic Cosmic Rays on the surface of Pluto's dark-red region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Feniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC 2020 - 14th Europlanet Science Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Germany. pp.EPSC2020-828, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2020-828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02919181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Simulation of Pluto's Atmosphere and Aerosols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+                <w:t xml:space="preserve">Gas-Phase Positive Ion Insights during Laboratory EUV Irradiation of Titan's Relevant Gas Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pluto System After New Horizons 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Laurel, MD, United States. pp.LPI Contribution No. 2133</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-1337-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387154v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02196260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR quantification of the functional C groups in coals and extraterrestrial kerogens: a calibration procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hai Van Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MetSoc 2019, The 82nd Annual Meeting of The Meteoritical Society 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.LPIContrib.No.2157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02182508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Positive Ion Insights during Laboratory EUV Irradiation of Titan's Relevant Gas Mixtures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Success and Failure of Shock Recovery Experiments for Simulating Short Duration Parent Body Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Yabuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-1337-1</w:t>
+              <w:t xml:space="preserve">82nd Annual Meeting of The Meteoritical Society 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.LPI Contribution No. 2157, 2019, id.6343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02196260v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04441583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success and Failure of Shock Recovery Experiments for Simulating Short Duration Parent Body Heating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Bardyn</w:t>
+                <w:t xml:space="preserve">Laboratory Simulation of Pluto's Atmosphere and Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd Annual Meeting of The Meteoritical Society 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.LPI Contribution No. 2157, 2019, id.6343</w:t>
+              <w:t xml:space="preserve">Pluto System After New Horizons 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Laurel, MD, United States. pp.LPI Contribution No. 2133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04441583v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main ions in the thermosphere of exoplanets, focussing on the transition between super-Earths and mini-Neptunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1364-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04462240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron temperature(s) in Titan's ionosphere: re-analysis of the Cassini RPWS/LP data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Erik Wahlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiko Morooka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Shebanits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1382-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02299116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing tholins as analogs of the dark reddish material covering the Cthulhu region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluto System After New Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Laurel, United States. pp.LPI Contribution No. 2133, 2019, id.7075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's Aerosols and Wave Damping on Seas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Cordier</w:t>
+                <w:t xml:space="preserve">Laboratory simulation of Pluto's atmospheric chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-889</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-957-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02201474v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02202103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical evolution of Titan's tholins exposed to solar radiation in Low Earth Orbit onboard the EXPOSE facility and possible incidence on Titan's aerosols composition (Screen 5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrobiology Science Conference (AbSciCon) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Seattle, United States. pp.id. 136-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04461184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory simulation of Pluto's atmospheric chemistry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introduction of ion mobility for the structural elucidation of soluble organic matter: Application to Titan's Haze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Rüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ridgeway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-957-1</w:t>
+              <w:t xml:space="preserve">European planetary science congress (EPSC) - Division for planetary sciences (DPS) of the American astronomical society (AAS Joint Meeting (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02202103v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of ion mobility for the structural elucidation of soluble organic matter: Application to Titan's Haze</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ridgeway</w:t>
+                <w:t xml:space="preserve">Shock recovery experiments for simulating short duration parent body heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yabuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bardyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European planetary science congress (EPSC) - Division for planetary sciences (DPS) of the American astronomical society (AAS Joint Meeting (2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-125</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-604-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368286v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03017239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock recovery experiments for simulating short duration parent body heating</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titan's Aerosols and Wave Damping on Seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-604-1</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03017239v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02201474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition of Pluto's aerosols analogues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing tholins as analogs of the dark reddish material covering the Cthulhu region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-941</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368282v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing tholins as analogs of the dark reddish material covering the Cthulhu region</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Chemical composition of Pluto's aerosols analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Wolters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-876</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368300v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectrons produced by Far-UV radiation on Titan's aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan Bozanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-273-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02196447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory simulation of plasma-aerosols interaction in Titan's ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-1317-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02196496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical activity of HCN-C&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ices in Titan's lower atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murthy S. Gudipati</w:t>
+                <w:t xml:space="preserve">Chemical Aging of Titan's Tholins Exposed to Solar Radiation in Low Earth Orbit onboard the EXPOSE Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Raulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cassini Science Symposium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796628v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02047069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical indices of organic aerosols for oxidizing atmospheres of Earth-like exoplanets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Broch</w:t>
+                <w:t xml:space="preserve">Evolution of aerosols in Titan’s ionospheric plasma: An experimental simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-107-2</w:t>
+              <w:t xml:space="preserve">Cassini Science Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900802v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01820236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key positive ion precursors to tholin formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Dubois</w:t>
+                <w:t xml:space="preserve">Photodesorption and Photochemistry of Ices in Titan Lower Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murthy S. Gudipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couturier-Tamburelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cassini Science Symposium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t>
+              <w:t xml:space="preserve">American Astronomical Society, DPS meeting #50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Knoxville, United States. pp.id.203.02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796627v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04445593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodesorption and Photochemistry of Ices in Titan Lower Atmosphere</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photochemistry of organic molecules in the Solar System: experimental studies outside the International Space Station. The cases of glycine, and nucleobases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Strazzulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Astronomical Society, DPS meeting #50</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Knoxville, United States. pp.id.203.02</w:t>
+              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04445593v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of organic molecules in the Solar System: experimental studies outside the International Space Station. The cases of glycine, and nucleobases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photodesorption and Photochemistry of Titan's Aerosol Analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murthy S Gudipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couturier-Tamburelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin (DE), Germany. pp.EPSC2018-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901917v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04444680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Aging of Titan's Tholins Exposed to Solar Radiation in Low Earth Orbit onboard the EXPOSE Facility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+                <w:t xml:space="preserve">Key positive ion precursors to tholin formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cottin</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Westlake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">Cassini Science Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02047069v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of aerosols in Titan’s ionospheric plasma: An experimental simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+                <w:t xml:space="preserve">Photochemical activity of HCN-C&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ices in Titan's lower atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murthy S. Gudipati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cassini Science Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01820236v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodesorption and Photochemistry of Titan's Aerosol Analogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Optical indices of organic aerosols for oxidizing atmospheres of Earth-like exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisseth Gavilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Berlin (DE), Germany. pp.EPSC2018-659</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-107-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04444680v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodesorption and photochemistry of ices in Titan lower atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Gudipati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Couturier-Tamburelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.abstract #P21F-3411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04444316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory studies with Cosmorbitrap in the context of future space missions to icy worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Selliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gaubicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Selliez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Pasadena, United States. pp.Abstract id. B5.3-60-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04445608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of organic aerosols under conditions similar to Titan's ionosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chatain</w:t>
+                <w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Ruscassier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. EPSC2018-200-1 (2p.)</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-69-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02299244v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04445600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of Titan’s high-altitude aerosols under ultraviolet irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisseth Gavilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murthy S Gudipati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.id.EPSC2018-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04444846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of soluble and insoluble organic matter in analogues of Titan's aerosol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Maillard</w:t>
+                <w:t xml:space="preserve">Evolution of organic aerosols under conditions similar to Titan's ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp.EPSC2018-69-2</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. EPSC2018-200-1 (2p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04445600v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02299244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory studies of organics with Cosmorbitrap, a new HRMS analyser, in the framework of future missions to Titan and other organic worlds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Briois</w:t>
+                <w:t xml:space="preserve">Laboratory measurements for the wavelength dependence of the linear polarization with the PROGRA2 instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Hadamcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-291</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-2909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03568111v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01516152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory measurements for the wavelength dependence of the linear polarization with the PROGRA2 instruments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t>
+                <w:t xml:space="preserve">Laboratory studies of organics with Cosmorbitrap, a new HRMS analyser, in the framework of future missions to Titan and other organic worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Selliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-2909</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01516152v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03568111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Approach to the Positive Ion Chemistry in Titan’s Upper Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Dubois</w:t>
+                <w:t xml:space="preserve">Evolution of ice/dust mixtures upon sublimation of ice, implications for comets and larger icy objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zurine Yoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Titan Through Time 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Greenbelt, MD, United States</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467354v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01592339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of ice/dust mixtures upon sublimation of ice, implications for comets and larger icy objects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zurine Yoldi</w:t>
+                <w:t xml:space="preserve">Experimental simulation of aerosols evolution in Titan’s ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-334</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01592339v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01653478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of aerosols evolution in Titan’s ionosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Molecules, Radicals and Ions produced in an N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; CCP RF plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guaitella</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-594</w:t>
+              <w:t xml:space="preserve">ICPIG 2017, International Conference on Phenomena in Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01653478v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemistry of HCN Ice on Tholins Simulated in Titan’s Lower Atmosphere Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murthy S Gudipati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryana L. Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecules, Radicals and Ions produced in an N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; CCP RF plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Approach to the Positive Ion Chemistry in Titan’s Upper Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2017, International Conference on Phenomena in Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Titan Through Time 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Greenbelt, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486530v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation Chemistry in Titan’s Upper Atmosphere and its Influence on Tholin Formation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectro-polarimetry of fine-grained ice and dust samples measured in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cérubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Martin Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531203v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01592270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectro-polarimetry of fine-grained ice and dust samples measured in the laboratory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cation Chemistry in Titan’s Upper Atmosphere and its Influence on Tholin Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-338</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01592270v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XUV complex refractive indices of aerosols in the atmospheres of Titan and the primitive Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisseth Gavilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Esser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS 48 / EPSC 11 (Division for Planetary Sciences and the European Planetary Science Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01390328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan’s Oxygen Chemistry and its Impact on Haze Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Flandinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hörst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J Klippenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titan Aeronomy and Climate Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01333691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral Chemistry in Titan's Ionospheric Simulated Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24799,120 +24933,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petrucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS-EPSC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01358058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry of neutral species in Titan’s ionosphere: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24920,227 +25054,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Petrucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titan Aeronomy and Climate Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01333687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol chemistry in Titan's ionosphere: simultaneous growth and etching processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jackie Vigneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS 48 / EPSC 11 (Division for Planetary Sciences and the European Planetary Science Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01393001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VUV photodynamics of free tholins nanoparticles investigated by imaging Angle- Resolved Photoemission with the Synchrotron Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25149,10693 +25283,10693 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia-Macias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titan Aeronomy and Climate Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01333899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's Organic Aerosols : Molecular Composition And Structure Inferred From Systematic Pyrolysis Gas Chromatography Mass Spectrometry Analysis of Analogues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Interpretation of spectrophotometric surface properties of comet 67P/Churyumov-Gerasimenko by laboratory simulations of cometary analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.EGU2015-4181</w:t>
+              <w:t xml:space="preserve">47th DPS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Washington, United States. pp.413.02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01145309v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01227996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPLC-Orbitrap analysis for identification of organic molecules in complex material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+                <w:t xml:space="preserve">Simulating Titan's upper atmosphere and its photochemistry in the vacuum ultra-violet (VUV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.801-802</w:t>
+              <w:t xml:space="preserve">Astrobiology Science Conference 2015 (AbSciCon 2015 ): Habitability, Habitable Worlds, and Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USRA Houston, Jun 2015, Chicago, United States. 7338.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01208003v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01182951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Titan's upper atmosphere and its photochemistry in the vacuum ultra-violet (VUV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Tigrine</w:t>
+                <w:t xml:space="preserve">HPLC-Orbitrap analysis for identification of organic molecules in complex material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology Science Conference 2015 (AbSciCon 2015 ): Habitability, Habitable Worlds, and Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, USRA Houston, Jun 2015, Chicago, United States. 7338.pdf</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.801-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01182951v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01208003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of spectrophotometric surface properties of comet 67P/Churyumov-Gerasimenko by laboratory simulations of cometary analogs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Poch</w:t>
+                <w:t xml:space="preserve">Radiation-induced near-surface atmospheres of Europa and Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murthy S. Gudipati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryana L. Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th DPS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Washington, United States. pp.413.02</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-768-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01227996v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01208355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic chemistry in the ionosphere of the early Earth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Photochemistry of condensed species on Titan's aerosols analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murthy S. Gudipati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-4</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01208323v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01208344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry of condensed species on Titan's aerosols analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Evolution of Titan's atmospheric aerosol under high-altitude ultraviolet irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tigrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-814</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01208344v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01208368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced near-surface atmospheres of Europa and Titan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Organic chemistry in the ionosphere of the early Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-768-2</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01208355v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01208323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Titan's atmospheric aerosol under high-altitude ultraviolet irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Tigrine</w:t>
+                <w:t xml:space="preserve">Titan's Organic Aerosols : Molecular Composition And Structure Inferred From Systematic Pyrolysis Gas Chromatography Mass Spectrometry Analysis of Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marietta Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-496</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.EGU2015-4181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01208368v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01145309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light scattering by cometary dust particles analogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
+                <w:t xml:space="preserve">Cometary dust organics analogues: production, composition and scattered light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Kuga</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Kuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromagnetic &amp; Light Scattering XV 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Leipzig, Germany. pp.ELS-XV-2015-89</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01211287v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01208512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cometary dust organics analogues: production, composition and scattered light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
+                <w:t xml:space="preserve">Light scattering by cometary dust particles analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tissandier</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-506</w:t>
+              <w:t xml:space="preserve">Electromagnetic &amp; Light Scattering XV 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Leipzig, Germany. pp.ELS-XV-2015-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01208512v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01211287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical Evolution of Condensed Organics in Titan’s Lower Atmosphere and on the Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murthy S. Gudipati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couturier-Tamburelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Couturier-Tamburelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Lignell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology Science Conference 2015 (AbSciCon 2015 ): Habitability, Habitable Worlds, and Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, USRA Houston, Jun 2015, Chicago, United States. 7621.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01182941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbitrap-based mass analyser for in-situ characterization of asteroids: ILMA, Ion Laser Mass Analyser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
+                <w:t xml:space="preserve">New Analogs of Cometary Nitrogen-Rich Refractory Organics and Comparison with UltraCarbonaceous MicroMeteorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM 2014 - Asteroids, Comets, Meteors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Helsinki, Finland. pp.59</w:t>
+              <w:t xml:space="preserve">77th Annual Meeting of the Meteoritical-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Meteoritical Society, Sep 2014, Casablanca, Morocco. pp.[#5122]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120866v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01078350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Chemical Composition of TITAN’S Aerosols Analogues with a Systematic Pyrolysis-GCMS Analysis Approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orbitrap-based mass analyser for in-situ characterization of asteroids: ILMA, Ion Laser Mass Analyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thirkell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenzi Aradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.P31C-3998</w:t>
+              <w:t xml:space="preserve">ACM 2014 - Asteroids, Comets, Meteors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Helsinki, Finland. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115623v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light scattering by cometary dust particles analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -B. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cascais, Portugal. pp.EPSC2014-298-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03577342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear polarization of light scattered by cometary analogs: New samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asteroids, Comets, Meteors 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Helsinki, Finland. pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03577328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Analogs of Cometary Nitrogen-Rich Refractory Organics and Comparison with UltraCarbonaceous MicroMeteorites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Chemical Composition of TITAN’S Aerosols Analogues with a Systematic Pyrolysis-GCMS Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marietta Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th Annual Meeting of the Meteoritical-Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Meteoritical Society, Sep 2014, Casablanca, Morocco. pp.[#5122]</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. pp.P31C-3998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01078350v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust OrbiTrap Sensor (DOTS) for In-Situ Analysis of Airless Planetary Bodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
+                <w:t xml:space="preserve">Influence of CO on Titan atmospheric reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, The Woodlands, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P51I-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00939470v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of CO on Titan atmospheric reactivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XPS chemical analysis of tholins: the oxygen contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P51I-04</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.1873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954734v1</w:t>
+                <w:t xml:space="preserve">hal-00954726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS chemical analysis of tholins: the oxygen contamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre la formation et les propriétés des aérosols de Titan en laboratoire avec l'expérience PAMPRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.1873</w:t>
+              <w:t xml:space="preserve">22ème Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954726v1</w:t>
+                <w:t xml:space="preserve">hal-00850122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la formation et les propriétés des aérosols de Titan en laboratoire avec l'expérience PAMPRE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+                <w:t xml:space="preserve">Dust OrbiTrap Sensor (DOTS) for In-Situ Analysis of Airless Planetary Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Altwegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, The Woodlands, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850122v1</w:t>
+                <w:t xml:space="preserve">in2p3-00939470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at soleil. application to titan's atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
+                <w:t xml:space="preserve">Determination of the chemical composition of titan4s aerosols analogues using pyrolysis gas chromatography mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECLA: European Conference on Laboratory Astrophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P53C-1874</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750391v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen isotopic fractionation during plasma synthesis of Titan's aerosols analogues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kuga</w:t>
+                <w:t xml:space="preserve">Photochemistry simulation of planetary atmosphere using synchrotron radiation at soleil. application to titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Bernard</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECLA: European Conference on Laboratory Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.199-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1258031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067619v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ analysis of Titan's tholins by Laser 2 steps Desorption Ionisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen isotopic fractionation during plasma synthesis of Titan's aerosols analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Benilan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
+                <w:t xml:space="preserve">Y. Marrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gazeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P53C-1884</w:t>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P51I-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067996v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the chemical composition of titan4s aerosols analogues using pyrolysis gas chromatography mass spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+                <w:t xml:space="preserve">In situ analysis of Titan's tholins by Laser 2 steps Desorption Ionisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P53C-1874</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P53C-1884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067650v1</w:t>
+                <w:t xml:space="preserve">hal-01067996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical simulations of Titan's VUV photochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P53C-1872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Mass-Resolution Orbitrap Mass Spectrometer for In Situ Analysis in Planetary Science: Isotope performance studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mimicking Titan's upper atmosphere reactivity with a RF-capacitively coupled N2-CH4 plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSM 2012 -29èmes Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00780291v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbitrap Mass Analyzer : a tool for Titan complex molecular content exploration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thirkell</w:t>
+                <w:t xml:space="preserve">Influence of methane concentration on the optical indices of Titan's aerosols analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Planetary Probe Workshop 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Second Workshop on Titan Through Time; Unlocking Titan's Past, Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Greenbelt, Maryland, United States. pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00780299v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the infuence of CO on a dusty N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; CCP RF discharge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The active role of Nitrogen in the organic aerosol production in Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference (GRC) on the Origin of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Galveston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741761v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of methane concentration on the optical indices of Titan's aerosols analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">RF Capacitively coupled plasmas in N2-H2 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Szopa</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. D. Pintassilgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Titan Through Time; Unlocking Titan's Past, Present and Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Greenbelt, Maryland, United States. pp.95</w:t>
+              <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695659v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The active role of Nitrogen in the organic aerosol production in Titan's atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the infuence of CO on a dusty N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; CCP RF discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference (GRC) on the Origin of Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Galveston, United States</w:t>
+              <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665404v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicking Titan's upper atmosphere reactivity with a RF-capacitively coupled N2-CH4 plasma</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orbitrap Mass Analyzer : a tool for Titan complex molecular content exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cornelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thirkell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
+              <w:t xml:space="preserve">International Planetary Probe Workshop 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741736v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00780299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Capacitively coupled plasmas in N2-H2 mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+                <w:t xml:space="preserve">A High Mass-Resolution Orbitrap Mass Spectrometer for In Situ Analysis in Planetary Science: Isotope performance studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lethuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gouveia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Marques</w:t>
+                <w:t xml:space="preserve">L. Thirkell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
+              <w:t xml:space="preserve">JFSM 2012 -29èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741822v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00780291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amines and optical properties of Titan's aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC 2012 (European Planetary Science Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. pp.EPSC2012-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILMA: Ion Laser Mass Analyser. A High-Resolution Mass-Spectrometer for In-Situ Characterization of a Near Earth Asteroid (NEA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Planetary Probe Workshop 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00780303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of organic material produced in a dusty plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Resolution Orbitrap Mass Spectrometer for In-Situ Analysis in Planetary Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00780095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Titan's upper atmosphere reactivity with a N2-CH4 plasma discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of capacitively coupled radio-frequency discharges in N2-CH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG 2012 (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra high mass-resolution for space exploration: the Orbitrap mass analyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC 2012 (European Planetary Science Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. pp.EPSC2012-869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan-like reactors to simulate globally the chemistry in Titan's atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of neutral species in Titan's ionosphere through dissociative recombination of ions as measured by INMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Workshop on Titan Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Hawai, United States</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665717v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of neutral species in Titan's ionosphere through dissociative recombination of ions as measured by INMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titan-like reactors to simulate globally the chemistry in Titan's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Pernot</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-121</w:t>
+              <w:t xml:space="preserve">Fifth Workshop on Titan Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665046v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Polarization measurements with clouds of tholins produced by radio-frequency plasma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th Conference on Electromagnetic and Light Scattering. (AAPP, vol 89, suppl. n°1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Taormine, Italy. C1V89S1P044 (5 p.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1478/C1V89S1P044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La photochimie dans l'atmosphère de Titan: du laboratoire à la mission embarquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop du CNES sur la Photolyse en orbite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen containing volatile products controlling Titan's organic aerosol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST CM0805 WG3 group - Nitrogen in planetary systems: the early evolution of the atmospheres of terrestrial planets: the role of nitrogen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of uncertain photolysis parameters on predictions of Titan's photochemistry models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC-DPS Joint Meeting 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental simulation of the chemistry in the upper atmosphere of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème réunion de la section: Physique et Chimie Matière Diluée/ Sciences de l'Univers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Synchrotron Soleil, Saint Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase chemistry in a plasma setup simulating Titan atmospheric reactivity</w:t>
+                <w:t xml:space="preserve">Simulation of Titan Photochemistry By SOLEIL VUV-EUV Beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Symposium on Application of Plasma Processes and Workshop on Plasmas as a Planetary Atmospheres Mimics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Vratna, Slovakia. pp.34-40</w:t>
+              <w:t xml:space="preserve">6th SOLEIL Users' Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665365v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RF plasma experiment to simulate the production of Titan's atmospheric aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Titan Photochemistry By SOLEIL VUV-EUV Beamline</w:t>
+                <w:t xml:space="preserve">Gas phase chemistry in a plasma setup simulating Titan atmospheric reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SOLEIL Users' Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">18th Symposium on Application of Plasma Processes and Workshop on Plasmas as a Planetary Atmospheres Mimics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Vratna, Slovakia. pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665727v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie induite par un plasma rf dans un mélange N2-CH4</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental simulation of Titan atmospheric chemistry by the radio-frequency plasma device PAMPRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Hogrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe congrès de la Division Plasma de la SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Talence, France</w:t>
+              <w:t xml:space="preserve">Workshop CIRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669540v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de croissance des aérosols solides de Titan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge-based probabilistic representations of branching ratios in chemical networks: dissociative recombinations in Titan's ionosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Chimie sur les poudres immergées dans des plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Albi, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome (Italie), Italy. pp.EPSC2010-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665830v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of a nitrogen CCP at low pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Marques</w:t>
+                <w:t xml:space="preserve">In situ analytical chemistry for the future exploration of Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. Morse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrews D. J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barber S. J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bardwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ESCAMPIG (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome (Italie), Italy. pp.EPSC2010-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669284v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ILMA: Ion Laser Mass Analyser. A Mass-Spectrometer for In-Situ Characterization of a Near Earth Object (NEO)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amirouche Boukrara</w:t>
+                <w:t xml:space="preserve">Characterisation of a nitrogen CCP at low pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. D. Pintassilgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">20th ESCAMPIG (Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00673727v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous chemistry for a Titan's atmospheric plasma experimental simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
+                <w:t xml:space="preserve">ILMA: Ion Laser Mass Analyser. A Mass-Spectrometer for In-Situ Characterization of a Near Earth Object (NEO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Arezki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirouche Boukrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. EPSC2010-418 (2p.)</w:t>
+              <w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665789v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00673727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of Titan atmospheric chemistry by the radio-frequency plasma device PAMPRE</w:t>
+                <w:t xml:space="preserve">Gaseous chemistry for a Titan's atmospheric plasma experimental simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CIRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Boulder, United States</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. EPSC2010-418 (2p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665832v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based probabilistic representations of branching ratios in chemical networks: dissociative recombinations in Titan's ionosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Plessis</w:t>
+                <w:t xml:space="preserve">Towards an accurate representation of ionic chemistry in Titan's ionosphere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Pernot</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome (Italie), Italy. pp.EPSC2010-134</w:t>
+              <w:t xml:space="preserve">4th NSF Workshop on Titan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, St-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115398v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ analytical chemistry for the future exploration of Titan</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure polymérique des tholins de Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome (Italie), Italy. pp.EPSC2010-507</w:t>
+              <w:t xml:space="preserve">Colloque quadriennal du PNP (Programme National de Planétologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115386v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an accurate representation of ionic chemistry in Titan's ionosphere.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Plessis</w:t>
+                <w:t xml:space="preserve">Chimie induite par un plasma rf dans un mélange N2-CH4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pernot</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hogrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th NSF Workshop on Titan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, St-Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">XIe congrès de la Division Plasma de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998568v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure polymérique des tholins de Titan</w:t>
+                <w:t xml:space="preserve">Processus de croissance des aérosols solides de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque quadriennal du PNP (Programme National de Planétologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">Atelier Chimie sur les poudres immergées dans des plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665821v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of Titan's Tholins by Ultra-High Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -Y. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frisari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome (Italia), Italy. pp.EPSC2010-918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILMA Ion Laser Mass Analyser In-Situ Characterization of a Near Earth Object (NEO) for the MARCO POLO mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thirkell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Bruxelles, Belgium. pp.571-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00575071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical modeling of Titan's atmosphere at the &amp;quot;10% uncertainty horizon&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion 147: Chemistry of the Planets. St-Jacut de la Mer, France. 14-16 june 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, St-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of dissociative recombinaison in Titan's ionosphere: a reappraisal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion 147: Chemistry of the Planets. St-Jacut de la Mer, France. 14-16 june 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, St-Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution mass spectrometry for Titan's aerosol analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma characterization during dust formation in a N2 CH4 CCP RF discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Puget</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kovacevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference (GEC). Bulletin of the American Physical Society, 55(7), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665792v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbitrap for ILMA: Ion Laser Mass Analyser. A Mass-Spectrometer for In-Situ Characterization of a Near Earth Object (NEO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirouche Boukrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00673720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma characterization during dust formation in a N2 CH4 CCP RF discharge</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution mass spectrometry for Titan's aerosol analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Kovacevic</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference (GEC). Bulletin of the American Physical Society, 55(7), 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669248v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of interplanetary dust: laboratory and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lasue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Chantal Levasseur-Regourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry in Titan’s ionosphere: contribution of dissociative recombination to an ion- neutral coupled model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">Chemistry in Titan’s ionosphere: towards a realistic ion-neutral coupled mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.EPSC2009-148</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna (Austria), Austria. pp.EGU2009-6913-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02896805v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's atmosphere: an optimized mixture for gas-particle conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How measurements of rate constants at low temperature increase the predictivity of photochemical models of Titans's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Annual Meeting of the Division for Planetary Sciences (DPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Puerto Rico, United States</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665833v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of the ISSI workshop on the comparison of 1D photochemical models of Titan atmosphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.EPSC2009-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry in Titan’s ionosphere: towards a realistic ion-neutral coupled mode</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titan's atmosphere: an optimized mixture for gas-particle conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Pernot</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna (Austria), Austria. pp.EGU2009-6913-1</w:t>
+              <w:t xml:space="preserve">41st Annual Meeting of the Division for Planetary Sciences (DPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Puerto Rico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113696v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How measurements of rate constants at low temperature increase the predictivity of photochemical models of Titans's atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">Chemistry in Titan’s ionosphere: contribution of dissociative recombination to an ion- neutral coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.221</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany. pp.EPSC2009-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998443v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02896805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Measurements Of Rate Constants At Low Temperature Increase The Predictivity Of Photochemical Models Of Titans's Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Puerto Rico, United States. pp.id. 17.08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraterrestrial cold chemistry. A need for a specific database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Pernot.</w:t>
+                <w:t xml:space="preserve">Structured description of uncertainty for chemical reaction products and rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Munster, Germany</w:t>
+              <w:t xml:space="preserve">35th Seminar Esreda On "Uncertainty in Industrial Practice - Generic best practices in uncertainty treatment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403311v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogues of Titan's aerosols produced with a radio-frequency plasma experiment: physical and chemical properties determined from various complementary diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00365668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured description of uncertainty for chemical reaction products and rates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+                <w:t xml:space="preserve">Key reactions in atmospheric photochemical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Seminar Esreda On "Uncertainty in Industrial Practice - Generic best practices in uncertainty treatment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403306v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key reactions in atmospheric photochemical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId818" w:history="1">
+                <w:t xml:space="preserve">Extraterrestrial cold chemistry. A need for a specific database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403309v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis in Titan ionospheric simulated ion mass spectra: unveiling a set of issues for models accuracy improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th COSPAR Scientic Assembly 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan ionospheric chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG XXIV 2007 - IAMAS section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00363999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of input correlations in a complex chemistry model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Sensitivity Analysis of Model Output. Eotvos University (ELTE), Budapest, Hungary. 8-22 June, 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Analysis in Titan Ionospheric Chemistry Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty propagation and sensitivity analysis: providing insights for simulation of Cassini's INMS ions data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First worshop on Titan - Observations, Experiments, Computations and Modeling. Honolulu, Hawai. 5-7 february 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis in a Titan ionospheric chemistry model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Sensitivity Analysis of Model Output. Eotvos University (ELTE), Budapest, Hungary. 8-22 June, 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan ionospheric chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules in Space and Laboratory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00359790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New laboratory approach to study Titan ionospheric chemistry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two major sources of uncertainty in Titan ionospheric chemistry: neutral densities and ion-molecule reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dobrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress, Berlin. September 18-22, 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00358084v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two major sources of uncertainty in Titan ionospheric chemistry: neutral densities and ion-molecule reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New laboratory approach to study Titan ionospheric chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Thissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dutuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress, Berlin. September 18-22, 2006.</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109829v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00358084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis for complex chemical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00357996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan ionospheric chemistry experiments and uncertainty propagation, tools for improving models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Workshop on Astrobiology (EANA2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00367635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des incertitudes sur les réactions bimoléculaires dans un modèle de chimie ionospherique de Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Banaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Programme National de Planétologie (PNP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00367634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-molecule reaction studies of planetary interest ; the specific case of models for Titan ionosphere : uncertainty propagation and need for new and better measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOLEC XVI, European Conference on Dynamics of Molecular Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00367632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two major sources of uncertainty in Titan ionospheric chemistry: neutral densities and ion-molecule reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dobrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00357990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical-Chemistry in Titan Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisateurs du Workshop EuroPlaNet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35845,337 +35979,337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of Titan’ tholins with High Resolution Mass Spectrometry based on the OrbitrapTM: from the ionosphere to the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Selliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maratrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-779, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId844" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04694283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Constants of Titan's haze analogs particles from 3 to 10 μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Garcia Caurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. EPSC Abstracts, 16, pp.EPSC2022-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03753834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Ion Insights during Titan's Ionosphere Relevant Gas Mixture EUV Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36203,3480 +36337,3480 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04398668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory studies of tholins, analogues of Titan aerosols, with the LAb-CosmOrbitrap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Selliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabe Cherville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC 2018 (European Planetary Science Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of ammonia formation in Titan's ionosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Napoleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. EPSC Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02940713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectro-Polarimetry of Fine-Grained Ice and Dust Surfaces Measured in the Laboratory to Study Solar System Objects and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cérubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pommerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Martin Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2017 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01676891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of traces elements in the organic chemistry of upper atmosphere of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Grady Trainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisseth Gavilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titan Aeronomy and Climate Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01333915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Microwave Plasma Discharge in Rare Gases as a VUV Source for Planetary Atmospheric Photochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VUVX2016, the 39th International conference on Vacuum Ultraviolet and X-ray Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Zürich, Switzerland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01348919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The APSIS EXPERIMENT: Simulating the VUV Photochemistry of the Upper Atmosphere of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titan Aeronomy and Climate (TAC) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01348915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Titan’s atmospheric and surface organic aerosols in the infrared spectral regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murthy S. Gudipati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryana L. Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titan Surface Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE APSIS EXPERIMENT: SIMULATING TITAN'S UPPER ATMOSPHERE AND ITS PHOTOCHEMISTRY IN THE VACUUM ULTRA-VIOLET (VUV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier KIDA 2015 (Kinetic Database for Astrochemistry)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Titan's atmospheric aerosols under high-altitude ultraviolet irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublimation of Ices Containing Organics and/or Minerals and Implications for Icy Bodies Surface Structure and Spectral Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pommerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zurine Yoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.P43A-2104, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01246754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAMPRE and the Chemistry of Neutral Species in Titan's Upper Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exobiologie Jeunes Chercheurs 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01336838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's atmosphere simulation experiment using a continuous-spectrum UV-VUV synchrotron beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. 7, pp.EPSC2012-194, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan tholins analysed by in situ mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bénilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Madrid, Spain. 7, pp.EPSC2012-866, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far infrared properties of Titan's tholins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">APSIS: a Titan's atmosphere simulation experiment using a continuous-spectrum UV synchrotron beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. 6, pp.EPSC-DPS2011-775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669753v1</w:t>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light scattering by Organic materials in dust clouds when approaching the Sun: Laboratory simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
+                <w:t xml:space="preserve">Optical constants of Titan's tholins produced in a RF plasma discharge in different N2-CH4 concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. He</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. 6, pp.EPSC-DPS2011-1827</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669759v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical constants of Titan's tholins produced in a RF plasma discharge in different N2-CH4 concentrations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
+                <w:t xml:space="preserve">Light scattering by Organic materials in dust clouds when approaching the Sun: Laboratory simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. 6, pp.EPSC-DPS2011-1827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669750v1</w:t>
+                <w:t xml:space="preserve">hal-00669759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APSIS: a Titan's atmosphere simulation experiment using a continuous-spectrum UV synchrotron beamline</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Far infrared properties of Titan's tholins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giuliani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. 6, pp.EPSC-DPS2011-775</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669756v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitively coupled radio-frequency discharges in nitrogen at low pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. D. Pintassilgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th Annual Gaseous Electronics Conference (GEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of an addition of H2 in a N2 CCP discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. D. Pintassilgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th CIP (International Colloquium on Plasma Processes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitively coupled radio-frequency discharges in nitrogen at low pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. D. Pintassilgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et-Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th CIP (International Colloquium on Plasma Processes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First low temperature study of Titan's atmosphere reactivity with a cold plasma discharge in a nitrogen-methane gas mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical constants determination of complex organic films by spectroscopic ellipsometry from the UV to the mid-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Richard Dahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Hadamcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guy Cernogora</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussion 147 Chemistry of the Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">Vth International Conference on Spectroscopic Ellipsometry, (ICSE-V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Albany, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669337v1</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical constants determination of complex organic films by spectroscopic ellipsometry from the UV to the mid-IR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
+                <w:t xml:space="preserve">Could Titan's atmosphere be an optimal gas mixture for aerosol production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cernogora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vth International Conference on Spectroscopic Ellipsometry, (ICSE-V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Albany, United States</w:t>
+              <w:t xml:space="preserve">Faraday Discussion 147 Chemistry of the Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672510v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could Titan's atmosphere be an optimal gas mixture for aerosol production?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
+                <w:t xml:space="preserve">First low temperature study of Titan's atmosphere reactivity with a cold plasma discharge in a nitrogen-methane gas mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Buch</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussion 147 Chemistry of the Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Saint Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669259v1</w:t>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a low pressure capacitively coupled RF discharge in N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kovacevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mikikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laifa Boufendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas (GEC &amp; ICRP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's Atmosphere: An Optimal Gas Mixture for Aerosol Production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, The Woodlands, Texas, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and ex situ studies of the gas phase in PAMPRE, a dusty plasma experiment for the study of Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Sciamma-O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical analysis of dust produced in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; RF plasma discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of dust produced in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; - CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; RF plasma discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cernogora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Hadamcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39686,477 +39820,477 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Chemistry, Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Gargaud, William M. Irvine, Ricardo Amils, Philippe Claeys, Henderson James Cleaves, Maryvonne Gerin, Daniel Rouan, Tilman Spohn, Stéphane Tirard, Michel Viso (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Berlin, Heidelberg, pp.2386-2387, 2023, Print ISBN: 978-3-662-65092-9 / Online ISBN: 978-3-662-65093-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-65093-6_5141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03494014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Early Earth Photochemistry Through Experimental Simulations of Planetary Atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franz Saija, Giuseppe Cassone (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prebiotic Photochemistry: From Urey–Miller-like Experiments to Recent Findings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 4, Royal Society of Chemistry, pp.60-78, 2021, 978-1-83916-177-3/ 978-1-83916-435-4/978-1-83916-436-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781839164354-00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03261964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen in Titan's Atmospheric Aerosol Factory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Westlake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunter Waite Jr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trigo-Rodriguez, J.M.; Raulin, F.; Muller, C.; Nixon, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Early Evolution of the Atmospheres of Terrestrial Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.145-154, 2013, Astrophysics and Space Science Proceedings, Vol 35, 978-1-4614-5190-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-5191-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and chemical properties of dust produced in a N2-CH4 RF plasma discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhreddine Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.T. Mendonça, D.P. Resendes and P.K. Shukla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multifacets of dustry plasmas: Fifth International Conference on the Physics of Dusty Plasmas, AIP Conf. Proc., Vol. 1041</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Institute of Physics, pp.173-174, 2008, AIP Conference Proceedings, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2996821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40166,225 +40300,225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Science Case for a Titan Flagship-class Orbiter with Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor Nixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Abshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ashton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason W. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary Science and Astrobiology Decadal Survey 2023-2032. Whitepaper #325. BAAS Vol 53 n°4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.bc2b9583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId902" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03590060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science goals and mission concepts for a future orbital and in situ exploration of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40403,51 +40537,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responses to the ESA Voyage 2050 long-term plan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40457,379 +40591,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting the elemental and molecular signatures of life: Laser-based mass spectrometry technologies ( A whitepaper written for the Planetary Science and Astrobiology Decadal Survey 2023–2032 of the National Academy of Sciences)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels F.W. Ligterink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Riedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Tulej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Lukmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Grimaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02937120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EUV Non-Linear Optics Based Approach to Study the Photochemical Processes of Titanś Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03031747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis of bimolecular reactions in Titan ionosphere chemistry model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dutuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Thissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Banaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40839,151 +40973,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel: Enabling planetary science across light-years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Tinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Eccleston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Haswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lagage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ESA/SCI(2020)1, European Space Agency. 2021, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId911" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03197361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40993,100 +41127,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude, en atmosphère simulée, de la réactivité de trois composés biotiques d'impact atmosphérique majeur : l'isoprène, le MBO et le sabinène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Klawatsch-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Paris-Diderot - Paris VII, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId917" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -41096,105 +41230,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des atmosphères planétaires : de la Terre à Titan , de Titan à la Terre primitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planétologie et astrophysique de la terre [astro-ph.EP]. Université de Versailles-Saint Quentin en Yvelines, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00667618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId919"/>
+      <w:footerReference w:type="default" r:id="rId921"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -41262,51 +41396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EADF8BF"/>
+    <w:nsid w:val="6E64A8FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -41493,51 +41627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carrasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0596-6336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069262349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/carrasco_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2365-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503066v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Yassin Jaziri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37144-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Sohier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555496" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217709v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maratrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jaziri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Millan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moulay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13441-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04842988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116418" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04764081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cavali&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rezac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lellouch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fouchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02348-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04568297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger&#8208;belair" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bonhommeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je008248" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04537914v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L Chubb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sousa-Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei N Yurchenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F Allard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia-Caurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sciamma-O&#8217;brien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346820" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02016-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04016225v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R&#252;ger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaubicher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105607" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor A. Nixon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abshire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ashton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. Barnes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2008.05680" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03154248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Protopapa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114398" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03208201v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van T.H. Phan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119853" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03250687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060965" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982671v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114181" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03300662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shebanits" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Hadid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morooka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028413" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298835v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028412" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schulz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kaiser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abd93e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03248115v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114574" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Ligterink" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riedo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tulej" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Lukmanov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Grimaudo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.782ec4d0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321892v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141328" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113741" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395300v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Bekri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8659" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8e2d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436390v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113627" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867254v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jim&#233;nez-Redondo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1b" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533967v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113774" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02305252v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113437" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Cherville" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8645" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026953" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02054827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra T. Desai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab05e5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832003v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petrucciani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tigrine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.07.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123537v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ridgeway" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thompson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02205-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02069251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.03.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01940093v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy S. Gudipati" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02181403v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pommerol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jost" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yoldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brouet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0603-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02112962v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0344-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01838461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Math&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grady Trainer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aacf88" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01925818v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Bozanic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae4d8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01854950v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Arevalo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8244" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0439-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802505v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01721981v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lethuillier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caujolle-Bert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schreiber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005416" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01636074v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mitri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postberg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Soderblom" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.11.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02087590v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Vr&#248;nning Hoffmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nykola C. Jones" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Mason" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac8df" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544000v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Michelle Kotler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Billi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Demets" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0365-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01808648v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa8cc4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01545692v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Martins" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S. Cockell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0369-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6bfc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01597916v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Millan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.026" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790527v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensei Kobayashi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf D. Geppert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils G. Holm" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1492" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01567749v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Jost" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Yoldi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fornasier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.07.009" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01598880v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brouet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.09.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321473v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.05.006" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309178v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322975v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benilan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.05.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353953v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b03346" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01367398v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabouroux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neves" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrenaz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2151" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01332488v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Morisson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.038" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01246860v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.12.017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558294v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/39/395202" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345553v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzi Aradj" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bouabdellah" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.06.012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS0KC74C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.11.006" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088866v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.11.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40W07G3C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107510v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saiagh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Guan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cloix" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khalaf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000500" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113141v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plessis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158406003" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110518v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafila Saiagh" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;nilan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062714v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cloix" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle J&#233;rome" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000238" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176058v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/807/2/L29" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075658v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing He" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGMZDG9F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101806v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boufendi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/1/015028" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346292v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Kuga" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.037" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948948v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300150" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52VHK10K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023872v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Westlake" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Waite Jr." TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cravens" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020208" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657830v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Teanby" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jaumann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.10.002" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955871v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Stefanovic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Sikimic" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300158" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMZQKXQG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056129v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.011" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998727v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.027" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GQWZ0BS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989456v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2014.03.002" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921896v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322660" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793818v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20064" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072254v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gans" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauyacq" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.11.024" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TB83PRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843655v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanovic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845819v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2013.05.019" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830939v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Correia" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049513013538" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830867v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258031" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659857v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Mandt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bell" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003883" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716113v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Alves" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marques" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Pintassilgo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et-Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/4/045008" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678297v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.034" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80RF9FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732554v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.08.015" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G6ZW0W0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734211v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. H&#246;rst" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Yelle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buch" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2011.0623" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723548v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.025" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929TQ7VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655541v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.12.014" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92TDQCVD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677447v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plessis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.032" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4367P3FB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618935v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012027" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756910v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.04.005" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LJ8NVPG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510369v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Frisari" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C003758C" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DGN2RBC3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509656v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003366a" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KFSSDM2B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476259v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.04.009" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L387NCVR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464271v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902458q" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072263v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Mendes" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909414d" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429222v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.06.005" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VG59G2Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526661v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479907" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429179v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904735q" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332667v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319819v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.05.016" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDCTFXN0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360084v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.04.007" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W19WTNZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127084v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Connor" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Wenger" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9041-y" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ZZM2L3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177563v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banaszkiewicz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.08.016" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143140v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067306y" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XB9KTQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359311v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.004" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMFXLD5J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149808v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109337v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rayez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604489a" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QFRMV8W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127120v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Durand-Jolibois" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN06037" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127127v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Doussin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picquet-Varrault" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127126v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Rayez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rayez" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321104v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carlier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.11.042" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04KT3P36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281546v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Adam Jaziri" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-326" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04682971v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-945" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926933v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sohier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04687572v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-218" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636225v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Wahlund" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shebanits" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Morooka" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8878" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751152v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-1259" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03834668v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Rezac" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moreno" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-355" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03834671v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-108" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03754728v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz Afonso" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324109v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-491" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03835791v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03317872v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-503" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03539911v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Tsai" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03302152v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire D&#233;prez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-690" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328325v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940652v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400079v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Nixon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barnes" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925183v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fayolle" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02947304v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940670v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Z. Hadid" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02919181v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-828" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387154v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182508v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Van Phan" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196260v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441583v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quirico" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yabuta" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beck" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bardyn" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462240v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299116v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463791v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02201474v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04461184v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaput" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02202103v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaisle" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368286v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridgeway" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03017239v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yabuta" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bardyn" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368282v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368300v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196447v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196496v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796628v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900802v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796627v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westlake" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445593v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901917v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Strazzulla" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Coussot" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047069v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01820236v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04444680v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy S Gudipati" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04444316v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fleury" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Gudipati" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445608v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299244v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04444846v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445600v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maillard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568111v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briois" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01516152v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cout&#233;" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467354v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01592339v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zurine Yoldi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01653478v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531206v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryana L. Henderson" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486530v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531203v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01592270v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thomas" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390328v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Neumann" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Esser" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333691v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#246;rst" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01358058v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333687v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01393001v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333899v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia-Macias" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145309v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208003v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182951v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01227996v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208323v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208344v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208355v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivas" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208368v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211287v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Johnson" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuga" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208512v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182941v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Lignell" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120866v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115623v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577342v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Renard" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577328v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Renard" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078350v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939470v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954734v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954726v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850122v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750391v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067619v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marrocchi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067996v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benilan" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazeau" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067650v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067622v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780291v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lethuillier" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirkell" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukrara" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lebreton" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780299v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cornelli" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puget" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741761v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695659v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665404v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741736v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741822v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouveia" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742643v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780303v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottin" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741827v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780095v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777739v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742550v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742727v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chapuis" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665717v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665046v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666058v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/C1V89S1P044" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665405v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665416v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665044v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665419v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665365v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665407v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665727v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669540v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hogrel" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665830v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669284v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673727v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arezki" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Boukrara" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665789v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665832v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115398v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115386v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Morse" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrews D. J." TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barber S. J." TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardwell" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998568v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Plessis" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665821v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115377v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuitton" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Y. Bonnet" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frisari" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutuit" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575071v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998572v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998570v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665792v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673720v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669248v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berndt" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kovacevic" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793214v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02896805v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665833v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998456v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bell" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113696v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403311v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot." TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365668v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Alcouffe" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouni" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403306v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403309v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403315v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363999v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264529v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264480v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264616v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264502v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359790v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358084v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109829v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357996v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367635v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367634v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367632v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357990v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089178v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcaraz" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694283v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-779" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03753834v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04398668v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02498794v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940713v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Napoleoni" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01676891v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333915v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01348919v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01348915v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chitarra" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369385v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176503v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308021v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01246754v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336838v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742633v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742649v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;nilan" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669753v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669759v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bush" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669750v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669756v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669322v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669729v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669733v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669337v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672510v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669259v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612661v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifa Boufendi" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669224v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669171v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669768v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669763v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03494014v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-65093-6_5141" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261964v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164354-00060" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830681v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Westlake" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Waite Jr." TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5191-4_11" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VCGDQ802-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326604v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ouni" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adande" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996821" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590060v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Nixon" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.bc2b9583" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358227v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02937120v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels F.W. Ligterink" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022469v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Banaszkiewicz" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197361v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haswell" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011147v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klawatsch-Carrasco" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667618v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-carrasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0596-6336" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069262349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/carrasco_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-2365-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503066v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Yassin Jaziri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37144-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Sohier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202557541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Venot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555496" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217709v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maratrat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jaziri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Millan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Moulay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13441-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04842988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116418" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04764081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cavali&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rezac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lellouch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fouchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02348-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04568297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger&#8208;belair" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Bonhommeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023je008248" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04537914v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy L Chubb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sousa-Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei N Yurchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F Allard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garcia-Caurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sciamma-O&#8217;brien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04016225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cernogora" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acc132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02016-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Selliez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thirkell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaubicher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105607" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04116316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R&#252;ger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2022.0021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656058v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Giner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03250687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060965" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03208201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van T.H. Phan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.119853" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085250v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor A. Nixon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abshire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ashton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. Barnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2008.05680" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03154248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Protopapa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114398" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114181" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03141605v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schulz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kaiser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abd93e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03248115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fayolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114574" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03298835v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wahlund" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Shebanits" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Z. Hadid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morooka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028412" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03300662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JA028413" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991342v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Ligterink" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tulej" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Lukmanov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Grimaudo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.782ec4d0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03321892v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Miguel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141328" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113627" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792319v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Changeat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8e2d" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867254v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jim&#233;nez-Redondo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1b" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02533967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wolters" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113774" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113741" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02395300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. R&#252;ger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Bekri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8659" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02305252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113437" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabe Cherville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8645" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02879249v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66950-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02867248v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab9b1a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02054827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra T. Desai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab05e5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832003v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petrucciani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tigrine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.07.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02343351v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JA026953" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02123537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ridgeway" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Thompson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02205-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02069251v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thissen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.03.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01940093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fleury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy S. Gudipati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02181403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pommerol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jost" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yoldi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brouet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0603-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02112962v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0344-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01854950v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Arevalo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8244" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767663v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0439-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01925818v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Bozanic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aae4d8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01838461v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Math&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Grady Trainer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aacf88" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01802505v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.05.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01721981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lethuillier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamelin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caujolle-Bert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schreiber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005416" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01636074v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mitri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postberg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Soderblom" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wurz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.11.001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02087590v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Vr&#248;nning Hoffmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nykola C. Jones" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Mason" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac8df" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01545692v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Martins" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Michelle Kotler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S. Cockell" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0369-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01544000v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Billi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Demets" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0365-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01808648v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa8cc4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01597916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Millan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.026" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01519868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6bfc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensei Kobayashi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf D. Geppert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils G. Holm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1492" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01567749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Jost" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Yoldi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fornasier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.07.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01598880v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Brouet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.09.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321473v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.05.006" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322975v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahjoub" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benilan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.05.003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309178v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.03.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353953v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b03346" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01367398v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Chantal Levasseur-Regourd" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabouroux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neves" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrenaz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2151" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01332488v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marietta Morisson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.038" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01246860v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.12.017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558294v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/39/395202" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235406v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.11.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01345553v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thissen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzi Aradj" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bouabdellah" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2016.06.012" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS0KC74C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107510v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saiagh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Guan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cloix" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khalaf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000500" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113141v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plessis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158406003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088866v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bonnet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.11.006" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40W07G3C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110518v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafila Saiagh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;nilan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176058v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/807/2/L29" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062714v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Cloix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle J&#233;rome" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000238" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075658v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing He" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.010" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGMZDG9F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101806v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boufendi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/1/015028" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948948v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Richard Dahoo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300150" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52VHK10K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023872v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Westlake" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Waite Jr." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cravens" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JA020208" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657830v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Teanby" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Coustenis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Jaumann" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.10.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955871v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Stefanovic" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Sikimic" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300158" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMZQKXQG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998727v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.027" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GQWZ0BS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056129v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.011" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346292v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Kuga" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrocchi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.037" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989456v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2014.03.002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921896v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322660" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793818v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20064" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785318v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dutuit" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alcaraz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/204/2/20" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072254v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gans" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauyacq" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.11.024" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TB83PRH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843655v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanovic" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845819v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Hadamcik" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2013.05.019" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830939v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Correia" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049513013538" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734211v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. H&#246;rst" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Yelle" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buch" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2011.0623" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659857v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Mandt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bell" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003883" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678297v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et-Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.034" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80RF9FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732554v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.08.015" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G6ZW0W0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716113v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Alves" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marques" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D. Pintassilgo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/4/045008" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830867v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1258031" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723548v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-929TQ7VM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677447v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plessis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.02.032" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4367P3FB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655541v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Sciamma-O'Brien" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.12.014" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92TDQCVD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618935v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012027" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756910v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.04.005" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LJ8NVPG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509656v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;brard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c003366a" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KFSSDM2B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476259v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.04.009" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L387NCVR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510369v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Frisari" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C003758C" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DGN2RBC3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464271v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac902458q" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072263v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Gans" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Mendes" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boy&#233;-P&#233;ronne" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp909414d" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429222v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.06.005" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VG59G2Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526661v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3479907" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439322v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905524e" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429179v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904735q" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332667v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319819v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.05.016" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDCTFXN0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00360084v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.04.007" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W19WTNZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143140v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067306y" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8XB9KTQ2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177563v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Banaszkiewicz" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.08.016" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127084v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Connor" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Wenger" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9041-y" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ZZM2L3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359311v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2006.06.004" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMFXLD5J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149808v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109337v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Rayez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rayez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Doussin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604489a" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-QFRMV8W1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127120v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Picquet-Varrault" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Durand-Jolibois" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN06037" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127127v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Doussin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picquet-Varrault" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carlier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127126v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Rayez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rayez" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02321104v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carlier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.11.042" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04KT3P36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281546v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Adam Jaziri" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-326" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04682971v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-945" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926933v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sohier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04687572v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-218" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715931v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mortada" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lique" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751152v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-1259" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636225v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Wahlund" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Shebanits" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Hadid" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Morooka" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8878" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03834668v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Rezac" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moreno" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-355" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03754728v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz Afonso" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03834671v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Liger-Belair" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-108" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03835791v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324109v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-491" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03317872v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-503" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03539911v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-M. Tsai" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03302152v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire D&#233;prez" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-690" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328325v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925183v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fayolle" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940652v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400079v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Nixon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barnes" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02947304v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940670v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Z. Hadid" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Eriksson" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02919181v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Feniou" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-828" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196260v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02182508v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hai Van Phan" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441583v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quirico" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yabuta" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beck" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bardyn" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387154v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462240v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299116v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463791v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02202103v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaisle" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04461184v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaput" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368286v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ridgeway" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03017239v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yabuta" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bardyn" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02201474v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cordier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368300v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368282v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196447v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02196496v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047069v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01820236v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445593v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901917v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Strazzulla" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Coussot" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04444680v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murthy S Gudipati" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796627v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Westlake" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796628v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02900802v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04444316v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fleury" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Gudipati" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Couturier-Tamburelli" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445608v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebreton" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445600v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maillard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04444846v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299244v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01516152v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cout&#233;" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03568111v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briois" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01592339v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zurine Yoldi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01653478v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486530v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531206v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryana L. Henderson" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467354v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01592270v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Martin Schmid" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thomas" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531203v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390328v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Neumann" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Esser" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333691v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#246;rst" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Klippenstein" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01358058v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333687v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01393001v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333899v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia-Macias" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01227996v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182951v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208003v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Touboul" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208355v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivas" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208344v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208368v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208323v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145309v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208512v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tissandier" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211287v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Johnson" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuga" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182941v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Lignell" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078350v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120866v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577342v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Renard" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03577328v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Renard" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115623v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954734v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954726v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850122v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939470v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067650v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750391v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Giuliani" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067619v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marty" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marrocchi" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067996v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benilan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazeau" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067622v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Peng" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741736v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695659v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665404v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741822v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouveia" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741761v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780299v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cornelli" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puget" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780291v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lethuillier" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thirkell" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukrara" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Lebreton" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742643v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780303v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cottin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741827v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780095v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777739v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742550v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742727v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chapuis" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665046v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665717v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666058v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/C1V89S1P044" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665405v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665416v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665044v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cailliez" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665419v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665727v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665407v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665365v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665832v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115398v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115386v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Morse" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrews D. J." TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barber S. J." TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardwell" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669284v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673727v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Arezki" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Berthelier" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Boukrara" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665789v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998568v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Plessis" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665821v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669540v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hogrel" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665830v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115377v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuitton" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Y. Bonnet" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frisari" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutuit" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575071v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998572v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998570v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669248v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berndt" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kovacevic" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673720v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665792v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puget" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793214v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lasue" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113696v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998443v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998456v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bell" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665833v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02896805v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426684v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403306v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00365668v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Alcouffe" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouni" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403309v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pernot." TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403311v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403315v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00363999v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264529v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264480v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264616v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264502v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00359790v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109829v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00358084v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357996v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367635v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367634v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00367632v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00357990v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089178v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alcaraz" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694283v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couturier" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-779" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03753834v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia Caurel" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04398668v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02498794v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940713v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Napoleoni" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01676891v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01333915v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01348919v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01348915v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chitarra" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369385v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176503v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308021v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01246754v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01336838v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742633v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742649v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. B&#233;nilan" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coll" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669756v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669750v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669759v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bush" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669753v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669322v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669729v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669733v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672510v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669259v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669337v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612661v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laifa Boufendi" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669224v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669171v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669768v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669763v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03494014v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-65093-6_5141" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261964v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164354-00060" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830681v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Westlake" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Waite Jr." TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5191-4_11" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VCGDQ802-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326604v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ouni" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adande" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996821" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590060v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Nixon" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.bc2b9583" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358227v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02937120v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels F.W. Ligterink" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022469v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Banaszkiewicz" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03197361v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Tinetti" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Eccleston" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Haswell" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lagage" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011147v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Klawatsch-Carrasco" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667618v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>