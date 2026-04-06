--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -989,235 +989,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of extraction pH on the volatile compounds from pea protein isolate: Semi-Quantification method using HS-SPME-GC-MS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Volatile Compounds in Blackcurrant Berries: Differences among Cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 150, pp.110760. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (20), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26206254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463092v1</w:t>
+                <w:t xml:space="preserve">hal-03395345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Volatile Compounds in Blackcurrant Berries: Differences among Cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of extraction pH on the volatile compounds from pea protein isolate: Semi-Quantification method using HS-SPME-GC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (20), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, pp.110760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26206254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2021.110760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395345v1</w:t>
+                <w:t xml:space="preserve">hal-03463092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisum sativum vs Glycine max, a comparative review of nutritional, physicochemical, and sensory properties for food uses</w:t>
               </w:r>
@@ -1526,295 +1526,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 41, pp.101544. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.102226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173261v1</w:t>
+                <w:t xml:space="preserve">hal-02321268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
+                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pradelles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58, pp.102226. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.101544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321268v1</w:t>
+                <w:t xml:space="preserve">hal-02173261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Use of Mixed Gels from Konjac Glucomannan and Native Starch for Encapsulation and Delivery of Aroma Compounds: A Review</w:t>
               </w:r>
@@ -4108,264 +4108,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche intégrée à différentes échelles pour expliquer les qualités sensorielles des crèmes dessert</w:t>
+                <w:t xml:space="preserve">Measurement of transport phenomena of volatile compounds: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dury-Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">uB Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (4), pp.349-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2008.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191305v1</w:t>
+                <w:t xml:space="preserve">hal-02507752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of transport phenomena of volatile compounds: A review</w:t>
+                <w:t xml:space="preserve">Une approche intégrée à différentes échelles pour expliquer les qualités sensorielles des crèmes dessert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">uB Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (Mai 2008), pp.108-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02507752v1</w:t>
+                <w:t xml:space="preserve">hal-01191305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the structure of cornstarch dispersions on kinetics of aroma release</w:t>
               </w:r>
@@ -4900,259 +4900,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory quality of traditional foods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Destroying the Structure of Model Gels on Volatile Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2006.10.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (17), pp.7099-7106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0711439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661701v1</w:t>
+                <w:t xml:space="preserve">hal-02507747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Destroying the Structure of Model Gels on Volatile Release</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensory quality of traditional foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55 (17), pp.7099-7106. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (1), pp.154-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf0711439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2006.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507747v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of aroma in a starch–polysaccharide composite gel</w:t>
               </w:r>
@@ -5494,488 +5494,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Ingredients on the Self-Diffusion of Aroma Compounds in a Model Fruit Preparation: An Nuclear Magnetic Resonance−Diffusion-Ordered Spectroscopy Investigation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary tests on a flavoured model system: elaboration process and rheological characterisation of a custard dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 54 (3), pp.665-671. </w:t>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (1), pp.25-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf052088b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ffj.1697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507711v1</w:t>
+                <w:t xml:space="preserve">hal-02657382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary tests on a flavoured model system: elaboration process and rheological characterisation of a custard dessert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Ingredients on the Self-Diffusion of Aroma Compounds in a Model Fruit Preparation: An Nuclear Magnetic Resonance−Diffusion-Ordered Spectroscopy Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 21 (1), pp.25-29. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (3), pp.665-671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ffj.1697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf052088b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657382v1</w:t>
+                <w:t xml:space="preserve">hal-02507711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and application of solvent assisted flavour evaporation and standard addition method to quantify the aroma compounds in flavoured baked matrices</w:t>
+                <w:t xml:space="preserve">Mechanisms of extraction of aroma compounds from foods, using absorbents. Effect of various parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Angeles Pozo-Bayon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Alice Nongonierma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Springett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Reviews International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (1), pp.51-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/87559120500379951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653912v1</w:t>
+                <w:t xml:space="preserve">hal-02664217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of extraction of aroma compounds from foods, using absorbents. Effect of various parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark Springett</w:t>
+                <w:t xml:space="preserve">Feasibility and application of solvent assisted flavour evaporation and standard addition method to quantify the aroma compounds in flavoured baked matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angeles Pozo-Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Reviews International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (2), pp.416-423</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664217v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture of aroma compounds: Determination of partition coefficients in complex semi-solid matrices</w:t>
               </w:r>
@@ -6226,411 +6226,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of isoamyl acetate from starch pastes of various structures : thermodynamic and kinetic parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flavour release from poly saccharide gels : different approaches for the determination of kinetic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Juteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.L. Doublier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 52, pp.5436-5442</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15, pp.394-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673016v1</w:t>
+                <w:t xml:space="preserve">hal-02681059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavour release from polysaccharide gels: different approaches for the determination of kinetic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Juteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (7-8), pp.394-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tifs.2003.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavour release from poly saccharide gels : different approaches for the determination of kinetic parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Release of isoamyl acetate from starch pastes of various structures : thermodynamic and kinetic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pretot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 15, pp.394-402</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52, pp.5436-5442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681059v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of physicochemical interactions between amylose and aroma compounds on the retention of aroma in food-like matrices</w:t>
               </w:r>
@@ -6642,51 +6642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6737,51 +6737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention of Aroma Compounds in Starch Matrices: Competitions between Aroma Compounds toward Amylose and Amylopectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7111,64 +7111,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 20 (6), pp.561-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7240,51 +7240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46 (8), pp.3201-3206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8013,51 +8013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavor release from complex food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8118,70 +8118,70 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress on Innovations in Traditional Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Valence, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2006.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8401,51 +8401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Weurman flavour research symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8496,51 +8496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Weurman Flavour Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Beaune, France. pp.51-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9335,51 +9335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9906,386 +9906,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3 : Redox Potential: Monitoring and Role in Development of Aroma Compounds, Rheological Properties and Survival of Oxygen Sensitive Strains During the Manufacture of Fermented Dairy Products</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+                <w:t xml:space="preserve">Instrumental assessment of the sensory quality of dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lactic Acid Bacteria :R &amp; D for Food, Health and Livestock Purposes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5772/51137⟩</w:t>
+              <w:t xml:space="preserve">Instrumental assessment of food sensory quality. A practical guide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. 253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woodhead Publishing Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-85709-885-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1533/9780857098856.3.420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019195v1</w:t>
+                <w:t xml:space="preserve">hal-01182878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 6: Iron fortification of milk and dairy products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
+                <w:t xml:space="preserve">Chapter 3 : Redox Potential: Monitoring and Role in Development of Aroma Compounds, Rheological Properties and Survival of Oxygen Sensitive Strains During the Manufacture of Fermented Dairy Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Food Fortification and Health</w:t>
+              <w:t xml:space="preserve">Lactic Acid Bacteria :R &amp; D for Food, Health and Livestock Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IntechOpen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-94, 2013, 980-953-307-278-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer New York</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.5772/51137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009934v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental assessment of the sensory quality of dairy products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+                <w:t xml:space="preserve">Chapter 6: Iron fortification of milk and dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumental assessment of food sensory quality. A practical guide</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-85709-885-6. </w:t>
+              <w:t xml:space="preserve">Handbook of Food Fortification and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1533/9780857098856.3.420⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Springer New York</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-89, 2013, 978-1-4614-7075-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182878v1</w:t>
+                <w:t xml:space="preserve">hal-03009934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des différents constituants d'un aliment dans le comportement des composés d'arôme</w:t>
               </w:r>
@@ -10973,51 +10973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B0B2820"/>
+    <w:nsid w:val="64D5C745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11204,51 +11204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-cayot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1740-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060739339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041916" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030852" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03463092v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110760" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206254" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.11.021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.831" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000501" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9MBXVDZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth Goncalves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chassemont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.03.049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q51M0TZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jerosch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9R2MP09-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939775v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat Pernin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3372" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.07.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98BFXBP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abad Romero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reparet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.06.040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ13NT5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQS5HFJX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191305v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dury-Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.02.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPGJ487Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Breuvart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00645.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH59W5J5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Handschin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Conde-Petit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.01.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMH50MCB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martuscelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pittia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.05.083" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQGK0N9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Pozo-Bayon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800242r" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GP2082V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661701v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2006.10.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDJ5V3BN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Meunier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0711439" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MSXFN8SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507744v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.01.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H30C0VM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf062203y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQHB8QS1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007576v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120600864829" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052088b" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RSVZJXR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657382v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1697" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBZ66G3T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angeles Pozo-Bayon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120500379951" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507723v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2005.09.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1K6ZWMH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02194966v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2006.00063.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L791ZRFK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673016v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pretot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doublier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meunier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007677v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juteau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2003.12.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VZ0KP68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681059v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676215v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02194996v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf020532u" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9V1HJD0T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195014v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2001.tb01043.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1G6M9G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195034v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafarge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taisant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2000.tb00292.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS9F38PX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.20.561-574" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC9F1A5F95A46008A4A4A7B0478277C5A667F7A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007808v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9800108" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VQ0FC06K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007838v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007885v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olsson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007955v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounie D" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baussart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0260-8774(94)00028-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZP8RKTL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007982v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7135(91)90082-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9536E64E1F32EEEF9B270776ABAE8F1D9126961D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448206v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756078v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03008887v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03008051v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815565v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762730v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02274546v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03780236v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687346v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687387v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02418724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593208v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826786v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008021v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/allergies-et-intolerances-alimentaires-fiches-pratiques-sur-14-allergenes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008922v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009855v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009874v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03019195v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rojas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/lactic-acid-bacteria-r-d-for-food-health-and-livestock-purposes/redox-potential-monitoring-and-role-in-development-of-aroma-compounds-rheological-properties-and-sur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51137" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009934v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781461470755" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182878v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319174" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098856.3.420" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807634v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/4681-texture-et-flaveur-des-aliments.html" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03020138v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet-Annez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Golotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498217v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498204v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-cayot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1740-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060739339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041916" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030852" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206254" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03463092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110760" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.11.021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.831" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000501" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9MBXVDZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth Goncalves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chassemont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.03.049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q51M0TZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jerosch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9R2MP09-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939775v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat Pernin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3372" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.07.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98BFXBP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abad Romero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reparet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.06.040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ13NT5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQS5HFJX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507752v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dury-Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.02.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPGJ487Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Breuvart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00645.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH59W5J5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Handschin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Conde-Petit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.01.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMH50MCB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martuscelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pittia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.05.083" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQGK0N9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Pozo-Bayon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800242r" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GP2082V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Meunier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0711439" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MSXFN8SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2006.10.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDJ5V3BN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507744v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.01.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H30C0VM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf062203y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQHB8QS1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007576v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120600864829" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1697" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBZ66G3T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052088b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RSVZJXR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120500379951" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653912v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angeles Pozo-Bayon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507723v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2005.09.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1K6ZWMH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02194966v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2006.00063.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L791ZRFK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681059v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juteau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doublier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007677v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2003.12.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VZ0KP68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pretot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meunier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676215v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02194996v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf020532u" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9V1HJD0T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195014v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2001.tb01043.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1G6M9G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195034v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafarge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taisant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2000.tb00292.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS9F38PX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.20.561-574" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC9F1A5F95A46008A4A4A7B0478277C5A667F7A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007808v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9800108" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VQ0FC06K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007838v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007885v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olsson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007955v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounie D" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baussart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0260-8774(94)00028-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZP8RKTL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007982v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7135(91)90082-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9536E64E1F32EEEF9B270776ABAE8F1D9126961D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448206v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756078v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03008887v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03008051v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815565v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762730v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02274546v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03780236v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687346v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687387v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02418724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593208v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826786v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008021v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/allergies-et-intolerances-alimentaires-fiches-pratiques-sur-14-allergenes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008922v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009855v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009874v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182878v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319174" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098856.3.420" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03019195v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rojas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/lactic-acid-bacteria-r-d-for-food-health-and-livestock-purposes/redox-potential-monitoring-and-role-in-development-of-aroma-compounds-rheological-properties-and-sur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51137" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781461470755" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807634v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/4681-texture-et-flaveur-des-aliments.html" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03020138v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet-Annez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Golotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498217v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498204v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>