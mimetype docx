--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -443,304 +443,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ionizing radiation on organic volatile compounds from PEA protein isolate</w:t>
+                <w:t xml:space="preserve">Profiles of Volatile Compounds from Seven New Hybrid Families Obtained by Crossings on Noir de Bourgogne Cultivar and Other Blackcurrant Varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Fischer</w:t>
+                <w:t xml:space="preserve">Sandy Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Marine Nars-Chasseray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cachon</w:t>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (12), pp.e22658. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e22658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389835v1</w:t>
+                <w:t xml:space="preserve">hal-04034685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of Volatile Compounds from Seven New Hybrid Families Obtained by Crossings on Noir de Bourgogne Cultivar and Other Blackcurrant Varieties</w:t>
+                <w:t xml:space="preserve">Effects of ionizing radiation on organic volatile compounds from PEA protein isolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Pagès-Hélary</w:t>
+                <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Nars-Chasseray</w:t>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (4), pp.1916. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (12), pp.e22658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28041916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e22658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034685v1</w:t>
+                <w:t xml:space="preserve">hal-04389835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Ageing on Pea Protein Volatile Compounds and Correlation with Odor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -800,51 +800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavor compounds in blackcurrant berries: Multivariate analysis of datasets obtained with natural variability and various experimental parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -891,77 +891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Microorganisms to Decrease the “Beany” Off-Flavor: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70 (15), pp.4493-4508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1021,51 +1021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (20), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1099,64 +1099,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of extraction pH on the volatile compounds from pea protein isolate: Semi-Quantification method using HS-SPME-GC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1203,64 +1203,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisum sativum vs Glycine max, a comparative review of nutritional, physicochemical, and sensory properties for food uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1301,6453 +1301,6477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight on a comprehensive profile of volatile compounds of Chlorella vulgaris extracted by two “green” methods</w:t>
+                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fsn3.831⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.101544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172974v1</w:t>
+                <w:t xml:space="preserve">hal-02173261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Aldo Lee</w:t>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.102226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173597v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Insight on a comprehensive profile of volatile compounds of Chlorella vulgaris extracted by two “green” methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
+              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.918-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321268v1</w:t>
+                <w:t xml:space="preserve">hal-02172974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 41, pp.101544. </w:t>
+              <w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173261v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Use of Mixed Gels from Konjac Glucomannan and Native Starch for Encapsulation and Delivery of Aroma Compounds: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch/Stärke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70 (9-10), pp.1700159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/star.201700159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and competition between carvacrol and propylene glycol for trapping by amylose in aqueous suspensions based on potato starch and konjac glucomannan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.145-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping of carvacrol by konjac glucomannan-potato starch gels: Stability from macroscopic to microscopic scale, using image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66, pp.216 - 226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of carcinogenic solvent dichloromethane for the extraction of volatile compounds in a fat-free model food system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1456, pp.77 - 88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Protein Powder from Eisenia foetida: Dearomatization Using Food Grade Solvents and Controlled Storage Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (10), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/2157-7110.1000501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition of volatile compounds in pea globulin–maltodextrin aqueous two-phase system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mession</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 164, pp.406-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of konjac glucomannan addition on aroma release in gels containing potato starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Hory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liseth Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chassemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64, pp.412-419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of odour active compounds along extraction process from pea flour to pea protein extract</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Preparation Process on the Protein Structure and on the Volatile Compounds in Eisenia foetida Protein Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.03.049⟩</w:t>
+              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04 (11), pp.1175-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/fns.2013.411151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03006733v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Preparation Process on the Protein Structure and on the Volatile Compounds in Eisenia foetida Protein Powders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Loison</w:t>
+                <w:t xml:space="preserve">Characterisation of odour active compounds along extraction process from pea flour to pea protein extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Rollin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Hélène Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/fns.2013.411151⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (1), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359633v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical comparison and sensory representativity of SAFE, SPME, and Purge and Trap extracts of volatile compounds from pea flour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Jerosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 135 (3), pp.913-920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxidoreduction potential on aroma biosynthesis by lactic acid bacteria in nonfat yogurt</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odour-active compounds of an Eisenia foetida protein powder. Identification and effect of delipidation on the odour profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-3372⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 124 (3), pp.889-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939775v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odour-active compounds of an Eisenia foetida protein powder. Identification and effect of delipidation on the odour profile</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of oxidoreduction potential on aroma biosynthesis by lactic acid bacteria in nonfat yogurt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gourrat Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle De-Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.07.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (2), pp.614-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02517424v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of oxidoreduction potential and of gas bubbling on rheological properties of non-fat yoghurt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
+                <w:t xml:space="preserve">Impact of the composition of polysaccharide composite gels on small molecules diffusion: A rheological and NMR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 43 (1), pp.218-223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.09.032⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 43 (1), pp.364-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662649v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lipid extraction on the dearomatisation of an Eisenia foetida protein powder</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of oxidoreduction potential and of gas bubbling on rheological properties of non-fat yoghurt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Blanquet</w:t>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vergoignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.06.040⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (1), pp.218-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904293v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the composition of polysaccharide composite gels on small molecules diffusion: A rheological and NMR study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of lipid extraction on the dearomatisation of an Eisenia foetida protein powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">B. Abad Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reparet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.10.017⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119 (2), pp.459-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850784v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of salt content on the structure of iota-carrageenan systems: Na-23 DQF NMR and rheological studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mouaddab</w:t>
+                <w:t xml:space="preserve">Effect of oxidoreduction potential and of gas bubbling on rheological properties and microstructure of acid skim milk gels acidified with glucono-delta-lactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">A. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2389⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (12), pp.5898-5906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668436v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical characterisation of a non-conventional food protein source from earthworms and sensory impact in arepas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of salt content on the structure of iota-carrageenan systems: Na-23 DQF NMR and rheological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouaddab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Abad-Romero</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02074.x⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.307-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143294v1</w:t>
+                <w:t xml:space="preserve">hal-02668436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxidoreduction potential and of gas bubbling on rheological properties and microstructure of acid skim milk gels acidified with glucono-delta-lactone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physico-chemical characterisation of a non-conventional food protein source from earthworms and sensory impact in arepas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Marin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Journaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Hélène Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Abad-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2491⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (11), pp.2303-2313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02074.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191294v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of transport phenomena of volatile compounds: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of complexation between amylose and a flavored model sponge cake on the degree of aroma compound release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angeles Pozo-Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrée Voilley</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2008.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (15), pp.6640-6647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf800242r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507752v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche intégrée à différentes échelles pour expliquer les qualités sensorielles des crèmes dessert</w:t>
+                <w:t xml:space="preserve">Measurement of transport phenomena of volatile compounds: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dury-Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">uB Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (4), pp.349-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2008.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191305v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the structure of cornstarch dispersions on kinetics of aroma release</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche intégrée à différentes échelles pour expliquer les qualités sensorielles des crèmes dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Breuvart</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">uB Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (Mai 2008), pp.108-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663006v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of polysaccharide-starch composite gels by rheology and confocal laser scanning microscopy: Effect of the composition and of the preparation procedure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Conde-Petit</w:t>
+                <w:t xml:space="preserve">Influence of the structure of cornstarch dispersions on kinetics of aroma release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Breuvart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2007.01.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (2), pp.S104-S109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1750-3841.2007.00645.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507740v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour partition of aroma compounds in strawberry flavoured custard cream and effect of fat content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Structure of polysaccharide-starch composite gels by rheology and confocal laser scanning microscopy: Effect of the composition and of the preparation procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Pittia</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Handschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Conde-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.05.083⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (4), pp.520-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2007.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507749v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of complexation between amylose and a flavored model sponge cake on the degree of aroma compound release</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rampon</w:t>
+                <w:t xml:space="preserve">Vapour partition of aroma compounds in strawberry flavoured custard cream and effect of fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Martuscelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Pittia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf800242r⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (4), pp.1200-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.05.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658515v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Destroying the Structure of Model Gels on Volatile Release</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
+                <w:t xml:space="preserve">Influence of eggs on the aroma composition of a sponge cake and on the aroma release in model studies on flavored sponge cakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angeles Pozo-Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ruiz-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gourrat Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (17), pp.7099-7106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf0711439⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 55 (4), pp.1418-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf062203y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507747v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory quality of traditional foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (1), pp.154-162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2006.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of aroma in a starch–polysaccharide composite gel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Impact of Destroying the Structure of Model Gels on Volatile Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (17), pp.7099-7106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0711439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2007.01.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02507744v1</w:t>
+                <w:t xml:space="preserve">hal-02507747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of eggs on the aroma composition of a sponge cake and on the aroma release in model studies on flavored sponge cakes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Gourrat Pernin</w:t>
+                <w:t xml:space="preserve">Distribution of aroma in a starch–polysaccharide composite gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf062203y⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (6), pp.709-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2007.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02668163v1</w:t>
+                <w:t xml:space="preserve">hal-02507744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavor Control in Baked Cereal Products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth E. Guichard</w:t>
+                <w:t xml:space="preserve">Influence of flavoring on the viscoelastic properties of starch gels during gelation and long-time retrogradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reparet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Reviews International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (5), pp.459-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-4603.2006.00063.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/87559120600864829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03007576v1</w:t>
+                <w:t xml:space="preserve">hal-02194966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary tests on a flavoured model system: elaboration process and rheological characterisation of a custard dessert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flavor Control in Baked Cereal Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angeles Pozo-Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ffj.1697⟩</w:t>
+              <w:t xml:space="preserve">Food Reviews International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (4), pp.335-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/87559120600864829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657382v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Ingredients on the Self-Diffusion of Aroma Compounds in a Model Fruit Preparation: An Nuclear Magnetic Resonance−Diffusion-Ordered Spectroscopy Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (3), pp.665-671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf052088b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of extraction of aroma compounds from foods, using absorbents. Effect of various parameters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary tests on a flavoured model system: elaboration process and rheological characterisation of a custard dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Reviews International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (1), pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffj.1697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/87559120500379951⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664217v1</w:t>
+                <w:t xml:space="preserve">hal-02657382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and application of solvent assisted flavour evaporation and standard addition method to quantify the aroma compounds in flavoured baked matrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Mechanisms of extraction of aroma compounds from foods, using absorbents. Effect of various parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nongonierma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Springett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Reviews International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (1), pp.51-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/87559120500379951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653912v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of aroma compounds: Determination of partition coefficients in complex semi-solid matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Feasibility and application of solvent assisted flavour evaporation and standard addition method to quantify the aroma compounds in flavoured baked matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angeles Pozo-Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (2), pp.416-423</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02507723v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flavoring on the viscoelastic properties of starch gels during gelation and long-time retrogradation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+                <w:t xml:space="preserve">Mixture of aroma compounds: Determination of partition coefficients in complex semi-solid matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-4603.2006.00063.x⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (3), pp.372-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2005.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02194966v1</w:t>
+                <w:t xml:space="preserve">hal-02507723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavour release from poly saccharide gels : different approaches for the determination of kinetic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Juteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15, pp.394-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavour release from polysaccharide gels: different approaches for the determination of kinetic parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Release of isoamyl acetate from starch pastes of various structures : thermodynamic and kinetic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth E. Guichard</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pretot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52, pp.5436-5442</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03007677v1</w:t>
+                <w:t xml:space="preserve">hal-02673016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of isoamyl acetate from starch pastes of various structures : thermodynamic and kinetic parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flavour release from polysaccharide gels: different approaches for the determination of kinetic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Juteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guichard</w:t>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (7-8), pp.394-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2003.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673016v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of physicochemical interactions between amylose and aroma compounds on the retention of aroma in food-like matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Retention of Aroma Compounds in Starch Matrices: Competitions between Aroma Compounds toward Amylose and Amylopectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 50, pp.7088-7093</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 50 (25), pp.7345-7349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf020532u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676215v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of Aroma Compounds in Starch Matrices: Competitions between Aroma Compounds toward Amylose and Amylopectin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Influence of physicochemical interactions between amylose and aroma compounds on the retention of aroma in food-like matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 50 (25), pp.7345-7349. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 50, pp.7088-7093</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02194996v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of aroma compounds on large deformation properties of starch-based systems during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Texture Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (3), pp.185-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1745-4603.2001.tb01043.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of aroma compounds on the mechanical properties of starch-based food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Texture Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 31 (3), pp.297-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1745-4603.2000.tb00292.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavouring ratios and partition coefficients for isoamyl acetate in various starch-based food matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 20 (6), pp.561-574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/sda.20.561-574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release and Perception of Isoamyl Acetate from a Starch-Based Food Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46 (8), pp.3201-3206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf9800108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue cheese taste intensification in process cheese products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 17, pp.393-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chickpea flour and proteins : Recent data and developping food applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 114 (1-2), pp.20-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling for a twin screw food extruder: Analysis of the dynamic behaviour through process variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounie D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 25 (2), pp.245-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0260-8774(94)00028-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model identification in extrusion cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounie D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Baussart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 2 (3), pp.140-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0956-7135(91)90082-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7757,823 +7781,823 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-thaw stability of konjac glocomannane-potato starch gels: stability from macroscopic to microscopic scale, using image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IIR International Conference on Sustainability and the Cold Chain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Beijing, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc.2018.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of oxydoreduction potential on biosynthesis of volatile compounds in acid skim milk gel: identification and quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gourrat Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Weurman Flavour Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jul 2008, Interlaken, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavor release from complex food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF 10, International Congress on Engineering and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory quality of traditional foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress on Innovations in Traditional Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Valence, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2006.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavors and their interaction with food structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress on Innovations in Traditional Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the structure of polysaccharide-based food gels on the release of aroma compounds: an APCI-MS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Semon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Bioprocesses in Food Industries (ICBF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Patras, Greece. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical interactions between starch and aroma compounds and their effects on aroma retention in food like matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Weurman flavour research symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical interactions between starch and aroma compounds and their effects on aroma retention in food like matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Weurman Flavour Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Beaune, France. pp.51-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8583,336 +8607,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microbial strains on hexanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International ICFMH Conférence FoodMicro 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athènes, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of microorganisms to decrease the &amp;quot;beany&amp;quot; off-flavor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ageing on pea protein volatile compounds and correlation with odor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Weurman symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arôme du cassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8928,280 +8952,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the composition and the structure of fruit preparations on the aroma release and diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. World Congress of Food Science and Technology "Food is Life", IUFOST XIIIth Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Nantes, France. 2006, IUFoST 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumental and sensory evaluation of the retention of aroma compounds, alone or in blends, by starchy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dacremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Dijon, France. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9211,231 +9235,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergies et intolérances alimentaires : Fiches pratiques sur les 14 allergènes majeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.192, 2016, 9782100738540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture et flaveur des aliments : vers une conception maîtrisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Educagri Editions, pp.298, 2012, Références, 978-2-84444-879-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9445,1035 +9469,1035 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7. Physico-chemical properties of konjac glucomannan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Konjac Glucomannan: Production, Processing, and Functional Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 19p, 2020, 9781138367173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 11: Goût des ingrédients et des produits cosmétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières premières cosmétiques : Ingrédients sensoriels. Volume 1, Le toucher, la vision, le goût</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec &amp; Doc (Editions), pp.243-267, 2020, 9782490639175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 15: le goût des ingrédients et des produits cosmétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières premières cosmétiques : Ingrédients sensoriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec &amp; Doc (Editions), pp.324-344, 2017, 978-2-7430-2249-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part B, chapter 7: Food flavors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephan Drusch and Kirsi Jouppila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry for Food Scientists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-33, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 94 - The Potential Use of Raw and Deodorized Non-Conventional Protein Powder in Human Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Cabio’ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.507-511, 2014, 9780128067826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-398549-1.00094-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental assessment of the sensory quality of dairy products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+                <w:t xml:space="preserve">Chapter 3 : Redox Potential: Monitoring and Role in Development of Aroma Compounds, Rheological Properties and Survival of Oxygen Sensitive Strains During the Manufacture of Fermented Dairy Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumental assessment of food sensory quality. A practical guide</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lactic Acid Bacteria :R &amp; D for Food, Health and Livestock Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IntechOpen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-94, 2013, 980-953-307-278-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/51137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1533/9780857098856.3.420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01182878v1</w:t>
+                <w:t xml:space="preserve">hal-03019195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3 : Redox Potential: Monitoring and Role in Development of Aroma Compounds, Rheological Properties and Survival of Oxygen Sensitive Strains During the Manufacture of Fermented Dairy Products</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+                <w:t xml:space="preserve">Chapter 6: Iron fortification of milk and dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lactic Acid Bacteria :R &amp; D for Food, Health and Livestock Purposes</w:t>
+              <w:t xml:space="preserve">Handbook of Food Fortification and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer New York</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-89, 2013, 978-1-4614-7075-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/51137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03019195v1</w:t>
+                <w:t xml:space="preserve">hal-03009934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 6: Iron fortification of milk and dairy products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
+                <w:t xml:space="preserve">Instrumental assessment of the sensory quality of dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Food Fortification and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Instrumental assessment of food sensory quality. A practical guide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. 253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woodhead Publishing Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-85709-885-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1533/9780857098856.3.420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer New York</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03009934v1</w:t>
+                <w:t xml:space="preserve">hal-01182878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des différents constituants d'un aliment dans le comportement des composés d'arôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texture et flaveur des aliments : vers une conception maîtrisée : Partie 1. L'aliment : un univers sensoriel potentiel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educagri Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 298 p., 2012, Références (Educagri), 978-2-84444-879-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Properties and Flavor Release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leo M.L. Nollet, Fidel Toldra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensory Analysis of Foods of Animal Origin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.353-368, 2010, 9781439847954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10483,147 +10507,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point sur le projet &amp;quot;Pérennité et développement de la filière cassis en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duchet-Annez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Golotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10633,279 +10657,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation de la filière cassis en Bourgogne-Franche- Comté, sécurisation des volumes de production et de la qualité organoleptique face aux changements climatiques : adaptations et développement de pratiques agroécologiques innovantes. Rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duchet-Annez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Golotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Les Acteurs du Cassis en Bourgogne. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final Projet FEADER 2018-2021 Pérennité et développement de la filière Cassis en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Duchet-Annez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Golotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Les Acteurs du Cassis en Bourgogne. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId303"/>
+      <w:footerReference w:type="default" r:id="rId305"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10973,51 +10997,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64D5C745"/>
+    <w:nsid w:val="7786E668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11204,51 +11228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-cayot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1740-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060739339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041916" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030852" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206254" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03463092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110760" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.11.021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.831" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912382v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000501" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9MBXVDZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth Goncalves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chassemont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.03.049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q51M0TZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jerosch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9R2MP09-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939775v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat Pernin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3372" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.07.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98BFXBP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abad Romero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reparet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.06.040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ13NT5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQS5HFJX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507752v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dury-Brun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.02.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPGJ487Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191305v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Breuvart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00645.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH59W5J5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Handschin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Conde-Petit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.01.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMH50MCB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martuscelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pittia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.05.083" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQGK0N9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Pozo-Bayon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800242r" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GP2082V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Meunier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0711439" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MSXFN8SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2006.10.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDJ5V3BN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507744v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.01.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H30C0VM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf062203y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQHB8QS1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007576v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120600864829" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1697" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBZ66G3T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052088b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RSVZJXR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120500379951" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653912v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angeles Pozo-Bayon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507723v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2005.09.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1K6ZWMH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02194966v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2006.00063.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L791ZRFK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681059v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juteau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doublier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007677v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2003.12.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VZ0KP68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pretot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meunier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676215v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02194996v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf020532u" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9V1HJD0T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195014v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2001.tb01043.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1G6M9G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195034v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafarge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taisant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2000.tb00292.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS9F38PX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.20.561-574" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC9F1A5F95A46008A4A4A7B0478277C5A667F7A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007808v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9800108" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VQ0FC06K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007838v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007885v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olsson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007955v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounie D" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baussart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0260-8774(94)00028-8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZP8RKTL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007982v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7135(91)90082-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9536E64E1F32EEEF9B270776ABAE8F1D9126961D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448206v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756078v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03008887v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819800v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03008051v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815565v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762730v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02274546v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03780236v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687346v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687387v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02418724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593208v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826786v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008021v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/allergies-et-intolerances-alimentaires-fiches-pratiques-sur-14-allergenes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008922v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009855v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009874v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395335v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182878v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319174" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098856.3.420" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03019195v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rojas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/lactic-acid-bacteria-r-d-for-food-health-and-livestock-purposes/redox-potential-monitoring-and-role-in-development-of-aroma-compounds-rheological-properties-and-sur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51137" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781461470755" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807634v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/4681-texture-et-flaveur-des-aliments.html" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03020138v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687317v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet-Annez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Golotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498217v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498204v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-cayot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1740-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060739339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041916" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030852" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206254" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03463092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110760" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.11.021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.831" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMCL82R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000501" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9MBXVDZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hory" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth Goncalves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chassemont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.03.049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q51M0TZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jerosch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9R2MP09-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517424v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.07.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98BFXBP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939775v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat Pernin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3372" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQS5HFJX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abad Romero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reparet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.06.040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ13NT5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Pozo-Bayon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800242r" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GP2082V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dury-Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.02.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPGJ487Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Breuvart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00645.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH59W5J5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507740v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Handschin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Conde-Petit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.01.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMH50MCB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martuscelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pittia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.05.083" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQGK0N9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf062203y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQHB8QS1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2006.10.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDJ5V3BN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Meunier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0711439" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MSXFN8SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507744v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.01.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H30C0VM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02194966v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2006.00063.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L791ZRFK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007576v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120600864829" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507711v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052088b" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RSVZJXR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1697" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBZ66G3T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120500379951" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653912v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angeles Pozo-Bayon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2005.09.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1K6ZWMH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681059v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juteau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doublier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pretot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meunier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007677v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2003.12.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VZ0KP68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02194996v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf020532u" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9V1HJD0T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676215v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195014v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2001.tb01043.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1G6M9G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafarge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taisant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2000.tb00292.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS9F38PX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195060v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.20.561-574" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC9F1A5F95A46008A4A4A7B0478277C5A667F7A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007808v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9800108" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VQ0FC06K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007838v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olsson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007955v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounie D" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baussart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0260-8774(94)00028-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZP8RKTL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007982v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7135(91)90082-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9536E64E1F32EEEF9B270776ABAE8F1D9126961D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756078v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03008887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03008051v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762730v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02274546v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03780236v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687346v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687387v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02418724v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593208v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826786v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008021v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/allergies-et-intolerances-alimentaires-fiches-pratiques-sur-14-allergenes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008922v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395335v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03019195v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rojas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/lactic-acid-bacteria-r-d-for-food-health-and-livestock-purposes/redox-potential-monitoring-and-role-in-development-of-aroma-compounds-rheological-properties-and-sur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51137" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009934v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781461470755" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182878v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319174" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098856.3.420" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807634v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/4681-texture-et-flaveur-des-aliments.html" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03020138v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687317v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet-Annez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Golotte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498217v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498204v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>