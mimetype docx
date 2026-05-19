--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -443,525 +443,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of Volatile Compounds from Seven New Hybrid Families Obtained by Crossings on Noir de Bourgogne Cultivar and Other Blackcurrant Varieties</w:t>
+                <w:t xml:space="preserve">Effects of ionizing radiation on organic volatile compounds from PEA protein isolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Pagès-Hélary</w:t>
+                <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Nars-Chasseray</w:t>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (4), pp.1916. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (12), pp.e22658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28041916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e22658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034685v1</w:t>
+                <w:t xml:space="preserve">hal-04389835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ionizing radiation on organic volatile compounds from PEA protein isolate</w:t>
+                <w:t xml:space="preserve">Profiles of Volatile Compounds from Seven New Hybrid Families Obtained by Crossings on Noir de Bourgogne Cultivar and Other Blackcurrant Varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Fischer</w:t>
+                <w:t xml:space="preserve">Sandy Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">Marine Nars-Chasseray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cachon</w:t>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (12), pp.e22658. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e22658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389835v1</w:t>
+                <w:t xml:space="preserve">hal-04034685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ageing on Pea Protein Volatile Compounds and Correlation with Odor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Fischer</w:t>
+                <w:t xml:space="preserve">Flavor compounds in blackcurrant berries: Multivariate analysis of datasets obtained with natural variability and various experimental parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cachon</w:t>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (3), pp.852. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.112425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27030852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578412v1</w:t>
+                <w:t xml:space="preserve">hal-03394363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavor compounds in blackcurrant berries: Multivariate analysis of datasets obtained with natural variability and various experimental parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
+                <w:t xml:space="preserve">Impact of Ageing on Pea Protein Volatile Compounds and Correlation with Odor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 153, pp.112425. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27030852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394363v1</w:t>
+                <w:t xml:space="preserve">hal-03578412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Microorganisms to Decrease the “Beany” Off-Flavor: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70 (15), pp.4493-4508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1021,51 +1021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Pagès-Hélary Pagès-Hélary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (20), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1099,64 +1099,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of extraction pH on the volatile compounds from pea protein isolate: Semi-Quantification method using HS-SPME-GC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1203,64 +1203,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisum sativum vs Glycine max, a comparative review of nutritional, physicochemical, and sensory properties for food uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1301,562 +1301,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
+                <w:t xml:space="preserve">Insight on a comprehensive profile of volatile compounds of Chlorella vulgaris extracted by two “green” methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
+              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.918-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173261v1</w:t>
+                <w:t xml:space="preserve">hal-02172974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58, pp.102226. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321268v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight on a comprehensive profile of volatile compounds of Chlorella vulgaris extracted by two “green” methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.102226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fsn3.831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02172974v1</w:t>
+                <w:t xml:space="preserve">hal-02321268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex situ and in situ investigation of protein/exopolysaccharide complex in Porphyridium cruentum biomass resuspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tran</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Aldo Lee</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 41, pp.101544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2019.101544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02173597v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Use of Mixed Gels from Konjac Glucomannan and Native Starch for Encapsulation and Delivery of Aroma Compounds: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1903,51 +1903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and competition between carvacrol and propylene glycol for trapping by amylose in aqueous suspensions based on potato starch and konjac glucomannan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2033,103 +2033,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping of carvacrol by konjac glucomannan-potato starch gels: Stability from macroscopic to microscopic scale, using image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66, pp.216 - 226. </w:t>
@@ -2192,77 +2192,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of carcinogenic solvent dichloromethane for the extraction of volatile compounds in a fat-free model food system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1456, pp.77 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2412,51 +2412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition of volatile compounds in pea globulin–maltodextrin aqueous two-phase system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2545,51 +2545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of konjac glucomannan addition on aroma release in gels containing potato starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2673,290 +2673,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Preparation Process on the Protein Structure and on the Volatile Compounds in Eisenia foetida Protein Powders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+                <w:t xml:space="preserve">Characterisation of odour active compounds along extraction process from pea flour to pea protein extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Loison</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (1), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.03.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/fns.2013.411151⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359633v1</w:t>
+                <w:t xml:space="preserve">hal-03006733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of odour active compounds along extraction process from pea flour to pea protein extract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Murat</w:t>
+                <w:t xml:space="preserve">Impact of Preparation Process on the Protein Structure and on the Volatile Compounds in Eisenia foetida Protein Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Bard</w:t>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dhalleine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.03.049⟩</w:t>
+              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04 (11), pp.1175-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/fns.2013.411151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006733v1</w:t>
+                <w:t xml:space="preserve">hal-02359633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical comparison and sensory representativity of SAFE, SPME, and Purge and Trap extracts of volatile compounds from pea flour</w:t>
               </w:r>
@@ -3065,3212 +3065,3212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odour-active compounds of an Eisenia foetida protein powder. Identification and effect of delipidation on the odour profile</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of oxidoreduction potential on aroma biosynthesis by lactic acid bacteria in nonfat yogurt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gourrat Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle De-Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.07.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (2), pp.614-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517424v1</w:t>
+                <w:t xml:space="preserve">hal-00939775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxidoreduction potential on aroma biosynthesis by lactic acid bacteria in nonfat yogurt</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odour-active compounds of an Eisenia foetida protein powder. Identification and effect of delipidation on the odour profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 124 (3), pp.889-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-3372⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00939775v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the composition of polysaccharide composite gels on small molecules diffusion: A rheological and NMR study</w:t>
+                <w:t xml:space="preserve">Impact of oxidoreduction potential and of gas bubbling on rheological properties of non-fat yoghurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Moreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Vergoignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 43 (1), pp.364-368. </w:t>
+              <w:t xml:space="preserve">, 2010, 43 (1), pp.218-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850784v1</w:t>
+                <w:t xml:space="preserve">hal-02662649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of oxidoreduction potential and of gas bubbling on rheological properties of non-fat yoghurt</w:t>
+                <w:t xml:space="preserve">Impact of lipid extraction on the dearomatisation of an Eisenia foetida protein powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martin</w:t>
+                <w:t xml:space="preserve">B. Abad Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reparet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.09.032⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119 (2), pp.459-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662649v1</w:t>
+                <w:t xml:space="preserve">hal-00904293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lipid extraction on the dearomatisation of an Eisenia foetida protein powder</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the composition of polysaccharide composite gels on small molecules diffusion: A rheological and NMR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Reparet</w:t>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Blanquet</w:t>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 119 (2), pp.459-466. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (1), pp.364-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.06.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904293v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxidoreduction potential and of gas bubbling on rheological properties and microstructure of acid skim milk gels acidified with glucono-delta-lactone</w:t>
+                <w:t xml:space="preserve">The effect of salt content on the structure of iota-carrageenan systems: Na-23 DQF NMR and rheological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Martin</w:t>
+                <w:t xml:space="preserve">Mallory Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouaddab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Journaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2491⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (4), pp.307-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191294v1</w:t>
+                <w:t xml:space="preserve">hal-02668436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of salt content on the structure of iota-carrageenan systems: Na-23 DQF NMR and rheological studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physico-chemical characterisation of a non-conventional food protein source from earthworms and sensory impact in arepas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+                <w:t xml:space="preserve">Beatriz Abad-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (4), pp.307-312. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (11), pp.2303-2313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.2389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02074.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668436v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical characterisation of a non-conventional food protein source from earthworms and sensory impact in arepas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of oxidoreduction potential and of gas bubbling on rheological properties and microstructure of acid skim milk gels acidified with glucono-delta-lactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Abad-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02074.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (12), pp.5898-5906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143294v1</w:t>
+                <w:t xml:space="preserve">hal-01191294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of complexation between amylose and a flavored model sponge cake on the degree of aroma compound release</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of transport phenomena of volatile compounds: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Angeles Pozo-Bayon</w:t>
+                <w:t xml:space="preserve">C. Dury-Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rampon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (15), pp.6640-6647. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (4), pp.349-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf800242r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2008.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658515v1</w:t>
+                <w:t xml:space="preserve">hal-02507752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of transport phenomena of volatile compounds: A review</w:t>
+                <w:t xml:space="preserve">Une approche intégrée à différentes échelles pour expliquer les qualités sensorielles des crèmes dessert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">uB Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (Mai 2008), pp.108-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507752v1</w:t>
+                <w:t xml:space="preserve">hal-01191305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche intégrée à différentes échelles pour expliquer les qualités sensorielles des crèmes dessert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the structure of cornstarch dispersions on kinetics of aroma release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrée Voilley</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Breuvart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">uB Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (2), pp.S104-S109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1750-3841.2007.00645.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191305v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the structure of cornstarch dispersions on kinetics of aroma release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
+                <w:t xml:space="preserve">Structure of polysaccharide-starch composite gels by rheology and confocal laser scanning microscopy: Effect of the composition and of the preparation procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hélène Bard</w:t>
+                <w:t xml:space="preserve">Stephan Handschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+                <w:t xml:space="preserve">Béatrice Conde-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Breuvart</w:t>
+                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 73 (2), pp.S104-S109. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (4), pp.520-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1750-3841.2007.00645.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2007.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663006v1</w:t>
+                <w:t xml:space="preserve">hal-02507740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of polysaccharide-starch composite gels by rheology and confocal laser scanning microscopy: Effect of the composition and of the preparation procedure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Vapour partition of aroma compounds in strawberry flavoured custard cream and effect of fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Martuscelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Conde-Petit</w:t>
+                <w:t xml:space="preserve">Paola Pittia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (4), pp.1200-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.05.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2007.01.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507740v1</w:t>
+                <w:t xml:space="preserve">hal-02507749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour partition of aroma compounds in strawberry flavoured custard cream and effect of fat content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of complexation between amylose and a flavored model sponge cake on the degree of aroma compound release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angeles Pozo-Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Martuscelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Pittia</w:t>
+                <w:t xml:space="preserve">Vincent Rampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 108 (4), pp.1200-1207. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (15), pp.6640-6647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.05.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf800242r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507749v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of eggs on the aroma composition of a sponge cake and on the aroma release in model studies on flavored sponge cakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Angeles Pozo-Bayon</w:t>
+                <w:t xml:space="preserve">Impact of Destroying the Structure of Model Gels on Volatile Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ruiz-Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Gourrat Pernin</w:t>
+                <w:t xml:space="preserve">Etienne Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (4), pp.1418-1426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf062203y⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 55 (17), pp.7099-7106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0711439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668163v1</w:t>
+                <w:t xml:space="preserve">hal-02507747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory quality of traditional foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (1), pp.154-162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2006.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Destroying the Structure of Model Gels on Volatile Release</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Distribution of aroma in a starch–polysaccharide composite gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (6), pp.709-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2007.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf0711439⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507747v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of aroma in a starch–polysaccharide composite gel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
+                <w:t xml:space="preserve">Influence of eggs on the aroma composition of a sponge cake and on the aroma release in model studies on flavored sponge cakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angeles Pozo-Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ruiz-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gourrat Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (6), pp.709-716. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (4), pp.1418-1426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2007.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf062203y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507744v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flavoring on the viscoelastic properties of starch gels during gelation and long-time retrogradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Reparet</w:t>
+                <w:t xml:space="preserve">Flavor Control in Baked Cereal Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Angeles Pozo-Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Moine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+                <w:t xml:space="preserve">Elisabeth E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-4603.2006.00063.x⟩</w:t>
+              <w:t xml:space="preserve">Food Reviews International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (4), pp.335-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/87559120600864829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194966v1</w:t>
+                <w:t xml:space="preserve">hal-03007576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavor Control in Baked Cereal Products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth E. Guichard</w:t>
+                <w:t xml:space="preserve">Influence of Ingredients on the Self-Diffusion of Aroma Compounds in a Model Fruit Preparation: An Nuclear Magnetic Resonance−Diffusion-Ordered Spectroscopy Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Reviews International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/87559120600864829⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (3), pp.665-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf052088b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007576v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Ingredients on the Self-Diffusion of Aroma Compounds in a Model Fruit Preparation: An Nuclear Magnetic Resonance−Diffusion-Ordered Spectroscopy Investigation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary tests on a flavoured model system: elaboration process and rheological characterisation of a custard dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf052088b⟩</w:t>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (1), pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffj.1697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507711v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary tests on a flavoured model system: elaboration process and rheological characterisation of a custard dessert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of extraction of aroma compounds from foods, using absorbents. Effect of various parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nongonierma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Springett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ffj.1697⟩</w:t>
+              <w:t xml:space="preserve">Food Reviews International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (1), pp.51-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/87559120500379951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657382v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of extraction of aroma compounds from foods, using absorbents. Effect of various parameters</w:t>
+                <w:t xml:space="preserve">Feasibility and application of solvent assisted flavour evaporation and standard addition method to quantify the aroma compounds in flavoured baked matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Nongonierma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mark Springett</w:t>
+                <w:t xml:space="preserve">Marie-Angeles Pozo-Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Reviews International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (2), pp.416-423</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664217v1</w:t>
+                <w:t xml:space="preserve">hal-02653912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and application of solvent assisted flavour evaporation and standard addition method to quantify the aroma compounds in flavoured baked matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Mixture of aroma compounds: Determination of partition coefficients in complex semi-solid matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (3), pp.372-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2005.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653912v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of aroma compounds: Determination of partition coefficients in complex semi-solid matrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
+                <w:t xml:space="preserve">Influence of flavoring on the viscoelastic properties of starch gels during gelation and long-time retrogradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reparet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 39 (3), pp.372-379. </w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (5), pp.459-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2005.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-4603.2006.00063.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507723v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavour release from poly saccharide gels : different approaches for the determination of kinetic parameters</w:t>
               </w:r>
@@ -6371,544 +6371,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of isoamyl acetate from starch pastes of various structures : thermodynamic and kinetic parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flavour release from polysaccharide gels: different approaches for the determination of kinetic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Juteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Guichard</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (7-8), pp.394-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2003.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673016v1</w:t>
+                <w:t xml:space="preserve">hal-03007677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavour release from polysaccharide gels: different approaches for the determination of kinetic parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Release of isoamyl acetate from starch pastes of various structures : thermodynamic and kinetic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth E. Guichard</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pretot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52, pp.5436-5442</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007677v1</w:t>
+                <w:t xml:space="preserve">hal-02673016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of Aroma Compounds in Starch Matrices: Competitions between Aroma Compounds toward Amylose and Amylopectin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Influence of physicochemical interactions between amylose and aroma compounds on the retention of aroma in food-like matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 50 (25), pp.7345-7349. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 50, pp.7088-7093</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194996v1</w:t>
+                <w:t xml:space="preserve">hal-02676215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of physicochemical interactions between amylose and aroma compounds on the retention of aroma in food-like matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Retention of Aroma Compounds in Starch Matrices: Competitions between Aroma Compounds toward Amylose and Amylopectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 50, pp.7088-7093</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 50 (25), pp.7345-7349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf020532u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676215v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of aroma compounds on large deformation properties of starch-based systems during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6993,51 +6993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7122,77 +7122,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 20 (6), pp.561-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7264,51 +7264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Taisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46 (8), pp.3201-3206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7795,90 +7795,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-thaw stability of konjac glocomannane-potato starch gels: stability from macroscopic to microscopic scale, using image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7929,77 +7929,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of oxydoreduction potential on biosynthesis of volatile compounds in acid skim milk gel: identification and quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gourrat Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8037,51 +8037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavor release from complex food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8142,70 +8142,70 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress on Innovations in Traditional Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Valence, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2006.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8278,90 +8278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the structure of polysaccharide-based food gels on the release of aroma compounds: an APCI-MS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Semon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8399,77 +8399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical interactions between starch and aroma compounds and their effects on aroma retention in food like matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Weurman flavour research symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8494,77 +8494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical interactions between starch and aroma compounds and their effects on aroma retention in food like matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Weurman Flavour Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Beaune, France. pp.51-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8621,77 +8621,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microbial strains on hexanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International ICFMH Conférence FoodMicro 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athènes, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8716,77 +8716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of microorganisms to decrease the &amp;quot;beany&amp;quot; off-flavor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8811,64 +8811,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ageing on pea protein volatile compounds and correlation with odor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8988,103 +8988,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the composition and the structure of fruit preparations on the aroma release and diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. World Congress of Food Science and Technology "Food is Life", IUFOST XIIIth Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Nantes, France. 2006, IUFoST 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9109,51 +9109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumental and sensory evaluation of the retention of aroma compounds, alone or in blends, by starchy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dacremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9262,51 +9262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergies et intolérances alimentaires : Fiches pratiques sur les 14 allergènes majeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.192, 2016, 9782100738540</w:t>
             </w:r>
           </w:p>
@@ -9333,77 +9333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture et flaveur des aliments : vers une conception maîtrisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9496,51 +9496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7. Physico-chemical properties of konjac glucomannan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9828,64 +9828,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Cabio’ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9930,386 +9930,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3 : Redox Potential: Monitoring and Role in Development of Aroma Compounds, Rheological Properties and Survival of Oxygen Sensitive Strains During the Manufacture of Fermented Dairy Products</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+                <w:t xml:space="preserve">Instrumental assessment of the sensory quality of dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lactic Acid Bacteria :R &amp; D for Food, Health and Livestock Purposes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5772/51137⟩</w:t>
+              <w:t xml:space="preserve">Instrumental assessment of food sensory quality. A practical guide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. 253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woodhead Publishing Limited</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-85709-885-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1533/9780857098856.3.420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019195v1</w:t>
+                <w:t xml:space="preserve">hal-01182878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 6: Iron fortification of milk and dairy products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
+                <w:t xml:space="preserve">Chapter 3 : Redox Potential: Monitoring and Role in Development of Aroma Compounds, Rheological Properties and Survival of Oxygen Sensitive Strains During the Manufacture of Fermented Dairy Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Food Fortification and Health</w:t>
+              <w:t xml:space="preserve">Lactic Acid Bacteria :R &amp; D for Food, Health and Livestock Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IntechOpen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-94, 2013, 980-953-307-278-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer New York</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.5772/51137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009934v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental assessment of the sensory quality of dairy products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+                <w:t xml:space="preserve">Chapter 6: Iron fortification of milk and dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Guzun Guzun-Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumental assessment of food sensory quality. A practical guide</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-85709-885-6. </w:t>
+              <w:t xml:space="preserve">Handbook of Food Fortification and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1533/9780857098856.3.420⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Springer New York</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-89, 2013, 978-1-4614-7075-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182878v1</w:t>
+                <w:t xml:space="preserve">hal-03009934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des différents constituants d'un aliment dans le comportement des composés d'arôme</w:t>
               </w:r>
@@ -10334,51 +10334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texture et flaveur des aliments : vers une conception maîtrisée : Partie 1. L'aliment : un univers sensoriel potentiel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10997,51 +10997,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7786E668"/>
+    <w:nsid w:val="CC8C303F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11228,51 +11228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-cayot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1740-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060739339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041916" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030852" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206254" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03463092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110760" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.11.021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.831" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMCL82R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000501" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9MBXVDZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hory" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth Goncalves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chassemont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.03.049" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q51M0TZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jerosch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9R2MP09-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517424v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.07.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98BFXBP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939775v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat Pernin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3372" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQS5HFJX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abad Romero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reparet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.06.040" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ13NT5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Pozo-Bayon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800242r" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GP2082V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dury-Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.02.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPGJ487Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663006v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Breuvart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00645.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH59W5J5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507740v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Handschin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Conde-Petit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.01.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMH50MCB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martuscelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pittia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.05.083" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQGK0N9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf062203y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQHB8QS1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2006.10.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDJ5V3BN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Meunier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0711439" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MSXFN8SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507744v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.01.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H30C0VM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02194966v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2006.00063.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L791ZRFK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007576v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120600864829" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507711v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052088b" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RSVZJXR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1697" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBZ66G3T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120500379951" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653912v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angeles Pozo-Bayon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2005.09.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1K6ZWMH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681059v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juteau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doublier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pretot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meunier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007677v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2003.12.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VZ0KP68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02194996v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf020532u" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9V1HJD0T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676215v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195014v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2001.tb01043.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1G6M9G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafarge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taisant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2000.tb00292.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS9F38PX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195060v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.20.561-574" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC9F1A5F95A46008A4A4A7B0478277C5A667F7A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007808v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9800108" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VQ0FC06K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007838v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olsson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007955v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounie D" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baussart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0260-8774(94)00028-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZP8RKTL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007982v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7135(91)90082-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9536E64E1F32EEEF9B270776ABAE8F1D9126961D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756078v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03008887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03008051v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762730v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02274546v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03780236v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687346v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687387v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02418724v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593208v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826786v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008021v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/allergies-et-intolerances-alimentaires-fiches-pratiques-sur-14-allergenes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008922v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395335v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03019195v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rojas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/lactic-acid-bacteria-r-d-for-food-health-and-livestock-purposes/redox-potential-monitoring-and-role-in-development-of-aroma-compounds-rheological-properties-and-sur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51137" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009934v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781461470755" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182878v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319174" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098856.3.420" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807634v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/4681-texture-et-flaveur-des-aliments.html" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03020138v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687317v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet-Annez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Golotte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498217v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498204v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-cayot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1740-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060739339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04681759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04389835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fischer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Pag&#232;s-H&#233;lary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nars-Chasseray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041916" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03394363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112425" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030852" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206254" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03463092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2021.110760" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2019.11.021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.831" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173261v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101544" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.05.038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.11.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMCL82R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01483698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.06.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FRC0BWV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7110.1000501" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Murat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9MBXVDZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Hory" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth Goncalves" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chassemont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03006733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.03.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q51M0TZP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rollin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.411151" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Jerosch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9R2MP09-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939775v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat Pernin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3372" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.07.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M98BFXBP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.09.032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZH1JWS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904293v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abad Romero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reparet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.06.040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ13NT5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850784v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.10.017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQS5HFJX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gobet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouaddab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2389" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C940A7DDEC6FC2A0835004966C17EA47418257B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02143294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Romero" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02074.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9PBHTS7X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2491" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dury-Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2008.02.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPGJ487Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191305v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Bard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Breuvart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00645.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CH59W5J5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Handschin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Conde-Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doublier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.01.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMH50MCB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martuscelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pittia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.05.083" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQGK0N9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Pozo-Bayon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rampon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf800242r" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GP2082V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507747v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne S&#233;mon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Meunier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0711439" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MSXFN8SN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661701v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2006.10.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDJ5V3BN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507744v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.01.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H30C0VM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668163v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf062203y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HQHB8QS1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007576v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guichard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120600864829" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052088b" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RSVZJXR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657382v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1697" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBZ66G3T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nongonierma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Springett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87559120500379951" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angeles Pozo-Bayon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2005.09.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1K6ZWMH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02194966v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2006.00063.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L791ZRFK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681059v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juteau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doublier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guichard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007677v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2003.12.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VZ0KP68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673016v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pretot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meunier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676215v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02194996v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf020532u" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9V1HJD0T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195014v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2001.tb01043.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B1G6M9G3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafarge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taisant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2000.tb00292.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS9F38PX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02195060v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.20.561-574" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC9F1A5F95A46008A4A4A7B0478277C5A667F7A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007808v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9800108" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VQ0FC06K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007838v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olsson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007955v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounie D" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baussart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0260-8774(94)00028-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZP8RKTL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03007982v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7135(91)90082-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9536E64E1F32EEEF9B270776ABAE8F1D9126961D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02448206v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756078v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03008887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03008051v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762730v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02274546v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03780236v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687346v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687387v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02418724v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593208v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826786v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008021v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/allergies-et-intolerances-alimentaires-fiches-pratiques-sur-14-allergenes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03008922v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395335v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02142502v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cartier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cabio&#8217;ch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780123985491/flavour-science" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-398549-1.00094-5" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182878v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319174" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857098856.3.420" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03019195v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rojas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/lactic-acid-bacteria-r-d-for-food-health-and-livestock-purposes/redox-potential-monitoring-and-role-in-development-of-aroma-compounds-rheological-properties-and-sur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51137" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03009934v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Guzun Guzun-Cojocaru" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9781461470755" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807634v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/4681-texture-et-flaveur-des-aliments.html" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03020138v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03687317v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchet-Annez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Golotte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498217v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498204v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>