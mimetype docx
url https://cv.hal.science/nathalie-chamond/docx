--- v0 (2026-03-20)
+++ v1 (2026-05-11)
@@ -1397,545 +1397,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined approaches for drug design points the way to novel proline racemase inhibitor candidates to fight Chagas' disease.</w:t>
+                <w:t xml:space="preserve">Ribosomal Initiation Complex Assembly within the Wild-Strain of Coxsackievirus B3 and Live-Attenuated Sabin3-like IRESes during the Initiation of Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Berneman</w:t>
+                <w:t xml:space="preserve">Amira Souii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lory Montout</w:t>
+                <w:t xml:space="preserve">Manel M'Hadheb-Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sargueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Goyard</w:t>
+                <w:t xml:space="preserve">Audrey Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060955⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.4400-4418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms14034400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833388v1</w:t>
+                <w:t xml:space="preserve">hal-02523097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal Initiation Complex Assembly within the Wild-Strain of Coxsackievirus B3 and Live-Attenuated Sabin3-like IRESes during the Initiation of Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined approaches for drug design points the way to novel proline racemase inhibitor candidates to fight Chagas' disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Berneman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Souii</w:t>
+                <w:t xml:space="preserve">Lory Montout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel M'Hadheb-Gharbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sargueil</w:t>
+                <w:t xml:space="preserve">Sophie Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Brossard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chamond</w:t>
+                <w:t xml:space="preserve">Alain Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (3), pp.4400-4418. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e60955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms14034400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0060955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523097v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro studies reveal that different modes of initiation on HIV-1 mRNA have different levels of requirement for eukaryotic initiation factor 4F.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain de Breyne</w:t>
+                <w:t xml:space="preserve">Structural investigation of HIV-1 genomic RNA dimerization process reveals a role for the Major Splice-site Donor stem loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sargueil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2012.08689.x⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (7), pp.1481-1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965629v1</w:t>
+                <w:t xml:space="preserve">hal-02544383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of HIV-1 genomic RNA dimerization process reveals a role for the Major Splice-site Donor stem loop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Deforges</w:t>
+                <w:t xml:space="preserve">In vitro studies reveal that different modes of initiation on HIV-1 mRNA have different levels of requirement for eukaryotic initiation factor 4F.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain de Breyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Décimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.02.009⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (17), pp.3098-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2012.08689.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02544383v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic engineering of Trypanosoma (Dutonella) vivax and in vitro differentiation under axenic conditions.</w:t>
               </w:r>
@@ -1947,51 +1947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon d'Archivio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,442 +2153,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The different pathways of HIV genomic RNA translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new type of IRES within gag coding region recruits three initiation complexes on HIV-2 genomic RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ulryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST0381548⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (4), pp.1367-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp1109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544365v1</w:t>
+                <w:t xml:space="preserve">hal-05316735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new type of IRES within gag coding region recruits three initiation complexes on HIV-2 genomic RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ulryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (4), pp.1367-1381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkp1109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new type of IRES within gag coding region recruits three initiation complexes on HIV-2 genomic RNA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The different pathways of HIV genomic RNA translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Locker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sargueil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (6), pp.1548-1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST0381548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkp1109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05316735v1</w:t>
+                <w:t xml:space="preserve">hal-02544365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trypanosoma vivax infections: pushing ahead with mouse models for the study of Nagana. I. Parasitological, hematological and pathological parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Blom-Potar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2691,51 +2691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Blom-Potar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jouvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2793,343 +2793,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Interference in Trypanosoma brucei</w:t>
+                <w:t xml:space="preserve">Proline racemases: insights into Trypanosoma cruzi peptides containing D-proline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huafang Shi</w:t>
+                <w:t xml:space="preserve">Nicolas Coatnoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Berneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appolinaire Djikeng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Ullu</w:t>
+                <w:t xml:space="preserve">Paola Minoprio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.073072⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (suppl 1), pp.295-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s0074-02762009000900039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544342v1</w:t>
+                <w:t xml:space="preserve">hal-02544244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proline racemases: insights into Trypanosoma cruzi peptides containing D-proline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA Interference in Trypanosoma brucei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huafang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appolinaire Djikeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coatnoan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chamond</w:t>
+                <w:t xml:space="preserve">Christian Tschudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Minoprio</w:t>
+                <w:t xml:space="preserve">Elisabetta Ullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 104 (suppl 1), pp.295-300. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (52), pp.36511-36520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/s0074-02762009000900039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.073072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544244v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proline racemases are conserved mitogens: characterization of a Trypanosoma vivax proline racemase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coatnoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Minoprio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 165 (2), pp.170-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3201,64 +3201,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Goytia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coatnoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3469,77 +3469,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Goytia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coatnoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Barale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 58 (1), pp.46-60. </w:t>
@@ -3577,51 +3577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repression of gene expression by the coliphage MS2 coat protein in Trypanosoma brucei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafang Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djikeng Appolinaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3629,51 +3629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Ngô</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tschudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 144 (1), pp.119-122. </w:t>
@@ -3723,90 +3723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and Characterization of RNA Interference-Deficient Trypanosomes Impaired in Target mRNA Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafang Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tschudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Ullu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eukaryotic Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 3 (6), pp.1445-1453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3866,51 +3866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coatnoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,64 +3987,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunotherapy of Trypanosoma Cruzi Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coatnoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Minoprio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Drug Targets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2 (3), pp.247-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4117,51 +4117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim M. Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4381,51 +4381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chamond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Bisschop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Faria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Laoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Martynov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966010v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Pan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lyonnet Du Moutier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Amson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Senff Ribeiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teele Karafin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lespagnol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Honor&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00108-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275415v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenniffer Angulo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joaqu&#237;n C&#225;ceres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Contreras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ameur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benattia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ponchon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.03.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Willcocks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmah Zaini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Allouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx991" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deforges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L&#243;pez-Lastra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1325" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku720" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00833388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Berneman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Montout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cosson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060955" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Souii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel M'Hadheb-Gharbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14034400" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08689.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.02.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74MXFL1V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon d'Archivio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Medina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rotureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001461" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1118" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0381548" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie James" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Herbreteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp1109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Blom-Potar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000792" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544359v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Droin-Berg&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000793" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafang Shi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Djikeng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tschudi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Ullu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.073072" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coatnoan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Minoprio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762009000900039" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.02.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MGHPQV0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523217v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Goytia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000885" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523212v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buschiazzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schaeffer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim M. Degrave" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509010103" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126978v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Barale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04808.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523203v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djikeng Appolinaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Ng&#244;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2005.07.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58ZPD181-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.3.6.1445-1453.2004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gr&#233;goire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rougeot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio H Freitas-Junior" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m210830200" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568008023340604" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Reina-San-Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/78651" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chamond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Bisschop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Faria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Laoudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerii Martynov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966010v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Pan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Lyonnet Du Moutier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Amson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Senff Ribeiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teele Karafin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lespagnol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joane Honor&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00108-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275415v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenniffer Angulo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joaqu&#237;n C&#225;ceres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Contreras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ameur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ulryck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benattia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ponchon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.03.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Willcocks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmah Zaini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Allouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx991" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deforges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain de Breyne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo L&#243;pez-Lastra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1325" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sargueil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku720" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523097v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Souii" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel M'Hadheb-Gharbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brossard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14034400" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00833388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Berneman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Montout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goyard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cosson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0060955" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.02.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74MXFL1V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D&#233;cimo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08689.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01371319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon d'Archivio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Medina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rotureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001461" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1118" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Weill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie James" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Herbreteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp1109" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0381548" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Blom-Potar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000792" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544359v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Droin-Berg&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000793" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544244v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coatnoan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Minoprio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762009000900039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544342v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafang Shi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Djikeng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tschudi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Ullu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.073072" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2009.02.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MGHPQV0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523217v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Goytia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000885" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523212v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buschiazzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schaeffer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim M. Degrave" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509010103" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126978v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Barale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04808.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523203v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djikeng Appolinaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Ng&#244;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2005.07.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58ZPD181-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523198v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.3.6.1445-1453.2004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523188v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gr&#233;goire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rougeot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio H Freitas-Junior" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m210830200" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568008023340604" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Reina-San-Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/78651" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>