--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,258 +66,1513 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Articulations familiales et cadres spatio-temporels bouleversés à l’ère du numérique dans le contexte scolaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Colloque interdisciplinaire, « Travail, emploi et organisation à l’ère du numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parents, ados, smartphone : place à l’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire "Le rendez-vous des CoNums du 06"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des Alpes-Maritimes, Feb 2026, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques recherches au service de la parentalité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique en commun(s) Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des cultures, Nov 2025, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs numériques des tout-petits à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques instrumentées dans et hors l'école : Quelles perméabilités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International ETIC 6, Oct 2025, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment l’usage parental des outils numériques scolaires vient-il influencer l’accompagnement scolaire à domicile et avec l’école ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TNE Isère, Aug 2025, Autrans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique au cœur des relations éducatives dans et hors l'école : études auprès des parents et des enseignants du Doubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrans tous concernés : des constats à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Promotion Santé BFC, Jun 2025, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differences and similarities of parental roles between foster carers and birth families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foster Care Transforming Lives A European Conference, APFEL and The Fostering Network,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Edinbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégorisations familiales en familles atypiques: la perception de la famille chez les enfants confiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFS "Classer, déclasser, reclasser", Congrès des sociologues, RT 33 Famille, vie privée, vie publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du placement familial à l’adoption, une lecture de la filiation en France et en Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, Département de Psychologie, Université de Zurich,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les pratiques résilientes en famille d’accueil : des liens, des mots, des actes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Congrès Mondial sur la Résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Children’s in foster care in France between continuity and discontinuity »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In International conférence on family fostering in Europe, laboratory GRISIJ of Barcelona and the European APFEL, Université de Barcelone, Espagne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Between breaks and continuities, the question of the links in foster care family in France”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In The 9th International Foster Care Research Conference, Foster parenting in Europe: continuity or discontinuity ?, Université Paris-X Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The thread of the rights, L’accueil familial en Europe : le fil des droits, »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Conférence Internationale d’Apfef, The Foster Care in Europe, Università Cattolica del Sacro Cuore di Milano &amp; Università degli Studi di Bergamo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le film de recherche en accueil familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Internationale en éducation Familiale, Direction Symposium, AIFREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Patras, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parentalité numérique: analyse des enjeux au sein des familles et de l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Clerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche "La parentalité numérique, perception et usage chez les parents et les professionnels", TNE25, Université Franche-Comté, INSPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAROMÈTRE NATIONAL DE LA QUALITE DE VIE ET DES CONDITIONS DE TRAVAIL DES ASSISTANTS FAMILIAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MESOPOLHIS; Laboratoire de psychologie de Besançon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assistants familiaux, les enfants confiés, le confinement et ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lames, Mesopolhis. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des liens en accueil familial, Qu’est-ce qui fait famille en accueil familial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ONED; http://www.onpe.gouv.fr/appel-offre/familles-daccueil-familles-dorigine-et-enfants-dans-laccueil-familial-appel-doffres. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -327,1561 +1582,964 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistant familial, une profession à l’épreuve du confinement, entre épuisement et réalisation de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L’assistant·e familial·e, 122, pp.71-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/empa.122.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire de l'enfant confié : album de vie ou PPE (projet pour l'enfant )?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/empa.115.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différents modes de suppléance en famille d'accueil.</w:t>
+                <w:t xml:space="preserve">La perception de la famille et des liens chez les enfants confiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/caf.2018.3299⟩</w:t>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.137-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.015.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337954v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception de la famille et des liens chez les enfants confiés</w:t>
+                <w:t xml:space="preserve">Les différents modes de suppléance en famille d'accueil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rf.015.0137⟩</w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128, pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2018.3299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01810265v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiation et affiliation, la question des liens en accueil familial, juin, n°6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fratrie au groupe fraternel d'accueil. Une lecture des relations fraternelles en famille d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE CONSTELLATION DE LIEUX EN ACCUEIL FAMILIAL : L'OMNIPRÉSENCE DE LA QUESTION DES PLACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.37-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rf.002.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515053v1</w:t>
-              </w:r>
-[...595 lines deleted...]
-                <w:t xml:space="preserve">hal-02515783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens affectifs en familles d’accueil</w:t>
+                <w:t xml:space="preserve">Parentalité d'accueil en Europe, regards théoriques et pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">érès, 2018, Enfance et parentalité, Marie-Françoise Dubois-Sacrispeyre, 978-2-7492-5867-6</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Prémoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUP, Presses Universitaires de Provence. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958850v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parentalité d'accueil en Europe, regards théoriques et pratiques professionnelles</w:t>
+                <w:t xml:space="preserve">Les liens affectifs en famille d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PUP, Presses Universitaires de Provence. 2018</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ERES, 2018, 9782749258676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515507v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01810289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens affectifs en famille d'accueil</w:t>
+                <w:t xml:space="preserve">Les liens affectifs en familles d’accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ERES, 2018, 9782749258676</w:t>
+              <w:t xml:space="preserve">érès, 2018, Enfance et parentalité, Marie-Françoise Dubois-Sacrispeyre, 978-2-7492-5867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01810289v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité d'accueil et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01810269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations affectives et parentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01810277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1891,364 +2549,364 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Etre mère et assistante familiale. Les paradoxes d'une profession »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Knibiehler Y. (Dir.), Difficile conciliation vie professionnelle et familiale: des accueillants formés pour répondre aux transformations du travail, L’Harmattan, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la parentalité aux suppléances du lien familial</w:t>
+                <w:t xml:space="preserve">Habitabilité et usage de l’espace privé et public dans la construction des liens en familles atypiques en protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Putman E, Agresti J-P, Siffrein-Blanc C., (Dir.), Lien familial, lien obligationnel, lien social, Livre II-Lien familial et lien social, Presses Universitaires d’Aix-Marseille, PUAM.</w:t>
+              <w:t xml:space="preserve">in Signorile P. (Dir.), Droit et architecture, reconsidérer les frontières disciplinaires, leurs interations et leurs mutations, Presses Universitaires d’Aix-Marseille, PUAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515772v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitabilité et usage de l’espace privé et public dans la construction des liens en familles atypiques en protection de l’enfance</w:t>
+                <w:t xml:space="preserve">De la parentalité aux suppléances du lien familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Signorile P. (Dir.), Droit et architecture, reconsidérer les frontières disciplinaires, leurs interations et leurs mutations, Presses Universitaires d’Aix-Marseille, PUAM</w:t>
+              <w:t xml:space="preserve">In Putman E, Agresti J-P, Siffrein-Blanc C., (Dir.), Lien familial, lien obligationnel, lien social, Livre II-Lien familial et lien social, Presses Universitaires d’Aix-Marseille, PUAM.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515767v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité et familles d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 167, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2395,51 +3053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004682v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515680v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.122.0071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.115.0103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3299" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.015.0137" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.002.0037" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515355v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515792v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Pr&#233;moli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lasne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Verdel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556234v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515910v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515656v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Clerval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.122.0071" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.115.0103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.015.0137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3299" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.002.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Pr&#233;moli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>