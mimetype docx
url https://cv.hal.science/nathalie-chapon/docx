--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -441,817 +441,1343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comment l’usage parental des outils numériques scolaires vient-il influencer l’accompagnement scolaire à domicile et avec l’école ? »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le numérique transforme les pratiques familiales et les dynamiques familiales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lasne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d’été numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TNE Isère, Aug 2025, Autrans, France</w:t>
+              <w:t xml:space="preserve">Colloque RIPSYDEVE 17e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556182v1</w:t>
+                <w:t xml:space="preserve">hal-05596645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique au cœur des relations éducatives dans et hors l'école : études auprès des parents et des enseignants du Doubs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanna Verdel</w:t>
+                <w:t xml:space="preserve">« Comment l’usage parental des outils numériques scolaires vient-il influencer l’accompagnement scolaire à domicile et avec l’école ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecrans tous concernés : des constats à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Promotion Santé BFC, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Université d’été numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TNE Isère, Aug 2025, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556234v1</w:t>
+                <w:t xml:space="preserve">hal-05556182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences and similarities of parental roles between foster carers and birth families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le numérique au cœur des relations éducatives dans et hors l'école : études auprès des parents et des enseignants du Doubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foster Care Transforming Lives A European Conference, APFEL and The Fostering Network,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ecrans tous concernés : des constats à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Promotion Santé BFC, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515910v1</w:t>
+                <w:t xml:space="preserve">hal-05556234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisations familiales en familles atypiques: la perception de la famille chez les enfants confiés</w:t>
+                <w:t xml:space="preserve">Usages et représentations des outils numériques dans la pratique enseignante à l’école primaire : des pratiques d’usage et d’intégration en marge des attendus initiaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Verdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFS "Classer, déclasser, reclasser", Congrès des sociologues, RT 33 Famille, vie privée, vie publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque JRE-Riiclas, Interroger les marges en éducation et en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Ile de la Réunion, France. https://jreriiclas2024.sciencesconf.org/?lang=fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515355v1</w:t>
+                <w:t xml:space="preserve">hal-05596298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du placement familial à l’adoption, une lecture de la filiation en France et en Suisse</w:t>
+                <w:t xml:space="preserve">Differences and similarities of parental roles between foster carers and birth families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international, Département de Psychologie, Université de Zurich,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Foster Care Transforming Lives A European Conference, APFEL and The Fostering Network,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515663v1</w:t>
+                <w:t xml:space="preserve">hal-02515910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les pratiques résilientes en famille d’accueil : des liens, des mots, des actes »</w:t>
+                <w:t xml:space="preserve">Catégorisations familiales en familles atypiques: la perception de la famille chez les enfants confiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès Mondial sur la Résilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">AFS "Classer, déclasser, reclasser", Congrès des sociologues, RT 33 Famille, vie privée, vie publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515656v1</w:t>
+                <w:t xml:space="preserve">hal-02515355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Children’s in foster care in France between continuity and discontinuity »</w:t>
+                <w:t xml:space="preserve">Du placement familial à l’adoption, une lecture de la filiation en France et en Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In International conférence on family fostering in Europe, laboratory GRISIJ of Barcelona and the European APFEL, Université de Barcelone, Espagne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Colloque international, Département de Psychologie, Université de Zurich,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515804v1</w:t>
+                <w:t xml:space="preserve">hal-02515663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Between breaks and continuities, the question of the links in foster care family in France”</w:t>
+                <w:t xml:space="preserve">« Les pratiques résilientes en famille d’accueil : des liens, des mots, des actes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In The 9th International Foster Care Research Conference, Foster parenting in Europe: continuity or discontinuity ?, Université Paris-X Nanterre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès Mondial sur la Résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515817v1</w:t>
+                <w:t xml:space="preserve">hal-02515656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The thread of the rights, L’accueil familial en Europe : le fil des droits, »</w:t>
+                <w:t xml:space="preserve">« Children’s in foster care in France between continuity and discontinuity »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence Internationale d’Apfef, The Foster Care in Europe, Università Cattolica del Sacro Cuore di Milano &amp; Università degli Studi di Bergamo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">In International conférence on family fostering in Europe, laboratory GRISIJ of Barcelona and the European APFEL, Université de Barcelone, Espagne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515792v1</w:t>
+                <w:t xml:space="preserve">hal-02515804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Between breaks and continuities, the question of the links in foster care family in France”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In The 9th International Foster Care Research Conference, Foster parenting in Europe: continuity or discontinuity ?, Université Paris-X Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The thread of the rights, L’accueil familial en Europe : le fil des droits, »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Conférence Internationale d’Apfef, The Foster Care in Europe, Università Cattolica del Sacro Cuore di Milano &amp; Università degli Studi di Bergamo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le film de recherche en accueil familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Internationale en éducation Familiale, Direction Symposium, AIFREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un partenariat entre chercheurs et praticiens sur la parentalité numérique dans le Doubs Bilan des actions menées dans le TNE25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Verdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Clerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Territoire Numérique Éducatif du Doubs. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAROMÈTRE NATIONAL DE LA QUALITE DE VIE ET DES CONDITIONS DE TRAVAIL DES ASSISTANTS FAMILIAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MESOPOLHIS; Laboratoire de psychologie de Besançon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assistants familiaux, les enfants confiés, le confinement et ses conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lames, Mesopolhis. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des liens en accueil familial, Qu’est-ce qui fait famille en accueil familial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ONED; http://www.onpe.gouv.fr/appel-offre/familles-daccueil-familles-dorigine-et-enfants-dans-laccueil-familial-appel-doffres. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parentalité numérique: analyse des enjeux au sein des familles et de l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1260,879 +1786,644 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Clerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche "La parentalité numérique, perception et usage chez les parents et les professionnels", TNE25, Université Franche-Comté, INSPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556435v1</w:t>
-              </w:r>
-[...233 lines deleted...]
-                <w:t xml:space="preserve">hal-02515680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistant familial, une profession à l’épreuve du confinement, entre épuisement et réalisation de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L’assistant·e familial·e, 122, pp.71-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/empa.122.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire de l'enfant confié : album de vie ou PPE (projet pour l'enfant )?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/empa.115.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception de la famille et des liens chez les enfants confiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (1), pp.137-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rf.015.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01810265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différents modes de suppléance en famille d'accueil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 128, pp.7-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/caf.2018.3299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiation et affiliation, la question des liens en accueil familial, juin, n°6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fratrie au groupe fraternel d'accueil. Une lecture des relations fraternelles en famille d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE CONSTELLATION DE LIEUX EN ACCUEIL FAMILIAL : L'OMNIPRÉSENCE DE LA QUESTION DES PLACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.37-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rf.002.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2142,404 +2433,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité d'accueil en Europe, regards théoriques et pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Prémoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUP, Presses Universitaires de Provence. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens affectifs en famille d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ERES, 2018, 9782749258676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01810289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens affectifs en familles d’accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">érès, 2018, Enfance et parentalité, Marie-Françoise Dubois-Sacrispeyre, 978-2-7492-5867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité d'accueil et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01810269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations affectives et parentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01810277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2549,364 +2840,364 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Etre mère et assistante familiale. Les paradoxes d'une profession »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Knibiehler Y. (Dir.), Difficile conciliation vie professionnelle et familiale: des accueillants formés pour répondre aux transformations du travail, L’Harmattan, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitabilité et usage de l’espace privé et public dans la construction des liens en familles atypiques en protection de l’enfance</w:t>
+                <w:t xml:space="preserve">De la parentalité aux suppléances du lien familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Signorile P. (Dir.), Droit et architecture, reconsidérer les frontières disciplinaires, leurs interations et leurs mutations, Presses Universitaires d’Aix-Marseille, PUAM</w:t>
+              <w:t xml:space="preserve">In Putman E, Agresti J-P, Siffrein-Blanc C., (Dir.), Lien familial, lien obligationnel, lien social, Livre II-Lien familial et lien social, Presses Universitaires d’Aix-Marseille, PUAM.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515767v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la parentalité aux suppléances du lien familial</w:t>
+                <w:t xml:space="preserve">Habitabilité et usage de l’espace privé et public dans la construction des liens en familles atypiques en protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Putman E, Agresti J-P, Siffrein-Blanc C., (Dir.), Lien familial, lien obligationnel, lien social, Livre II-Lien familial et lien social, Presses Universitaires d’Aix-Marseille, PUAM.</w:t>
+              <w:t xml:space="preserve">in Signorile P. (Dir.), Droit et architecture, reconsidérer les frontières disciplinaires, leurs interations et leurs mutations, Presses Universitaires d’Aix-Marseille, PUAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515772v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité et familles d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 167, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3053,51 +3344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lasne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Verdel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556234v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515910v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515656v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Clerval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.122.0071" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.115.0103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.015.0137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3299" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.002.0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Pr&#233;moli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958850v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515767v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lasne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Verdel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556234v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Clerval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.122.0071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.115.0103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.015.0137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337954v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3299" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.002.0037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Pr&#233;moli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>