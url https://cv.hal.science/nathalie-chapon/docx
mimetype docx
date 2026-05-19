--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -713,681 +713,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et représentations des outils numériques dans la pratique enseignante à l’école primaire : des pratiques d’usage et d’intégration en marge des attendus initiaux ?</w:t>
+                <w:t xml:space="preserve">La parentalité numérique, entre logiques institutionnelles, contradictions et paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Verdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque JRE-Riiclas, Interroger les marges en éducation et en formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Ile de la Réunion, France. https://jreriiclas2024.sciencesconf.org/?lang=fr</w:t>
+              <w:t xml:space="preserve">Pré-SETT 2025 : Casser le(s) code(s) : Au-delà des injonctions et des paradoxes sur le numérique dans l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Namur, Jan 2025, Namur (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05596298v1</w:t>
+                <w:t xml:space="preserve">hal-05614093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences and similarities of parental roles between foster carers and birth families</w:t>
+                <w:t xml:space="preserve">Usages et représentations des outils numériques dans la pratique enseignante à l’école primaire : des pratiques d’usage et d’intégration en marge des attendus initiaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Verdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foster Care Transforming Lives A European Conference, APFEL and The Fostering Network,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque JRE-Riiclas, Interroger les marges en éducation et en formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Ile de la Réunion, France. https://jreriiclas2024.sciencesconf.org/?lang=fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515910v1</w:t>
+                <w:t xml:space="preserve">hal-05596298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisations familiales en familles atypiques: la perception de la famille chez les enfants confiés</w:t>
+                <w:t xml:space="preserve">Differences and similarities of parental roles between foster carers and birth families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFS "Classer, déclasser, reclasser", Congrès des sociologues, RT 33 Famille, vie privée, vie publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Foster Care Transforming Lives A European Conference, APFEL and The Fostering Network,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515355v1</w:t>
+                <w:t xml:space="preserve">hal-02515910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du placement familial à l’adoption, une lecture de la filiation en France et en Suisse</w:t>
+                <w:t xml:space="preserve">Catégorisations familiales en familles atypiques: la perception de la famille chez les enfants confiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international, Département de Psychologie, Université de Zurich,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">AFS "Classer, déclasser, reclasser", Congrès des sociologues, RT 33 Famille, vie privée, vie publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515663v1</w:t>
+                <w:t xml:space="preserve">hal-02515355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les pratiques résilientes en famille d’accueil : des liens, des mots, des actes »</w:t>
+                <w:t xml:space="preserve">Du placement familial à l’adoption, une lecture de la filiation en France et en Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès Mondial sur la Résilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque international, Département de Psychologie, Université de Zurich,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515656v1</w:t>
+                <w:t xml:space="preserve">hal-02515663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Children’s in foster care in France between continuity and discontinuity »</w:t>
+                <w:t xml:space="preserve">« Les pratiques résilientes en famille d’accueil : des liens, des mots, des actes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In International conférence on family fostering in Europe, laboratory GRISIJ of Barcelona and the European APFEL, Université de Barcelone, Espagne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">4ème Congrès Mondial sur la Résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515804v1</w:t>
+                <w:t xml:space="preserve">hal-02515656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Between breaks and continuities, the question of the links in foster care family in France”</w:t>
+                <w:t xml:space="preserve">« Children’s in foster care in France between continuity and discontinuity »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In The 9th International Foster Care Research Conference, Foster parenting in Europe: continuity or discontinuity ?, Université Paris-X Nanterre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">In International conférence on family fostering in Europe, laboratory GRISIJ of Barcelona and the European APFEL, Université de Barcelone, Espagne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515817v1</w:t>
+                <w:t xml:space="preserve">hal-02515804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The thread of the rights, L’accueil familial en Europe : le fil des droits, »</w:t>
+                <w:t xml:space="preserve">“Between breaks and continuities, the question of the links in foster care family in France”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence Internationale d’Apfef, The Foster Care in Europe, Università Cattolica del Sacro Cuore di Milano &amp; Università degli Studi di Bergamo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">In The 9th International Foster Care Research Conference, Foster parenting in Europe: continuity or discontinuity ?, Université Paris-X Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515792v1</w:t>
+                <w:t xml:space="preserve">hal-02515817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« The thread of the rights, L’accueil familial en Europe : le fil des droits, »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Conférence Internationale d’Apfef, The Foster Care in Europe, Università Cattolica del Sacro Cuore di Milano &amp; Università degli Studi di Bergamo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le film de recherche en accueil familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Internationale en éducation Familiale, Direction Symposium, AIFREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1397,51 +1492,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un partenariat entre chercheurs et praticiens sur la parentalité numérique dans le Doubs Bilan des actions menées dans le TNE25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1450,280 +1545,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Clerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Territoire Numérique Éducatif du Doubs. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAROMÈTRE NATIONAL DE LA QUALITE DE VIE ET DES CONDITIONS DE TRAVAIL DES ASSISTANTS FAMILIAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MESOPOLHIS; Laboratoire de psychologie de Besançon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assistants familiaux, les enfants confiés, le confinement et ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lames, Mesopolhis. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des liens en accueil familial, Qu’est-ce qui fait famille en accueil familial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ONED; http://www.onpe.gouv.fr/appel-offre/familles-daccueil-familles-dorigine-et-enfants-dans-laccueil-familial-appel-doffres. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1733,51 +1828,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parentalité numérique: analyse des enjeux au sein des familles et de l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1786,84 +1881,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Clerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche "La parentalité numérique, perception et usage chez les parents et les professionnels", TNE25, Université Franche-Comté, INSPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1873,557 +1968,557 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistant familial, une profession à l’épreuve du confinement, entre épuisement et réalisation de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L’assistant·e familial·e, 122, pp.71-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.122.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire de l'enfant confié : album de vie ou PPE (projet pour l'enfant )?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.115.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception de la famille et des liens chez les enfants confiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (1), pp.137-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.015.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01810265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différents modes de suppléance en famille d'accueil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 128, pp.7-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2018.3299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiation et affiliation, la question des liens en accueil familial, juin, n°6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fratrie au groupe fraternel d'accueil. Une lecture des relations fraternelles en famille d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE CONSTELLATION DE LIEUX EN ACCUEIL FAMILIAL : L'OMNIPRÉSENCE DE LA QUESTION DES PLACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.37-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.002.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2433,404 +2528,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité d'accueil en Europe, regards théoriques et pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Prémoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUP, Presses Universitaires de Provence. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens affectifs en famille d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ERES, 2018, 9782749258676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01810289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens affectifs en familles d’accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Siffrein-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">érès, 2018, Enfance et parentalité, Marie-Françoise Dubois-Sacrispeyre, 978-2-7492-5867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité d'accueil et mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01810269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations affectives et parentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01810277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2840,236 +2935,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Etre mère et assistante familiale. Les paradoxes d'une profession »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Knibiehler Y. (Dir.), Difficile conciliation vie professionnelle et familiale: des accueillants formés pour répondre aux transformations du travail, L’Harmattan, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la parentalité aux suppléances du lien familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Putman E, Agresti J-P, Siffrein-Blanc C., (Dir.), Lien familial, lien obligationnel, lien social, Livre II-Lien familial et lien social, Presses Universitaires d’Aix-Marseille, PUAM.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitabilité et usage de l’espace privé et public dans la construction des liens en familles atypiques en protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Signorile P. (Dir.), Droit et architecture, reconsidérer les frontières disciplinaires, leurs interations et leurs mutations, Presses Universitaires d’Aix-Marseille, PUAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3079,125 +3174,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité et familles d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 167, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3344,51 +3439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lasne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Verdel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556234v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Clerval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004682v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.122.0071" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.115.0103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.015.0137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337954v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3299" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.002.0037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Pr&#233;moli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810289v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chapon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lasne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Verdel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556234v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596298v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515663v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Clerval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515680v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Siffrein-Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.122.0071" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.115.0103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.015.0137" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3299" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.002.0037" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Pr&#233;moli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02515767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>