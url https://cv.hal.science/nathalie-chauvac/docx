--- v0 (2026-03-28)
+++ v1 (2026-05-09)
@@ -847,235 +847,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes d'activité dans la création d'entreprises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Barthe</w:t>
+                <w:t xml:space="preserve">Quand un tiers-lieu devient multiple. Chronique d’une hybridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Grossetti</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106314543753⟩</w:t>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, De nouveaux mondes de production ? Pratiques makers, culture du libre et lieux du “commun”, 46 (2), pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.1535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01408352v1</w:t>
+                <w:t xml:space="preserve">hal-01519640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un tiers-lieu devient multiple. Chronique d’une hybridation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Azam</w:t>
+                <w:t xml:space="preserve">Régimes d'activité dans la création d'entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Cloutier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, De nouveaux mondes de production ? Pratiques makers, culture du libre et lieux du “commun”, 46 (2), pp.87-104. </w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (1), pp.8-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rsa.1535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106314543753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519640v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01408352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens négatifs dans l'emploi</w:t>
               </w:r>
@@ -2138,178 +2138,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03197382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'embauche, une histoire de relations ? Modes d'accès à l'emploi et conséquences en termes d'inégalités.</w:t>
+                <w:t xml:space="preserve">Les réseaux des doctorants : Le cas d’étudiants en Sciences Humaines de l’Université de Toulouse Le Mirail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIèmes Journées d’études sur les données longitudinales dans l’analyse du marché du travail « Les nouvelles ségrégations scolaires et professionnelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREQ, May 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Nationales des Observatoires de l’Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01517073v1</w:t>
+                <w:t xml:space="preserve">hal-01519744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux des doctorants : Le cas d’étudiants en Sciences Humaines de l’Université de Toulouse Le Mirail</w:t>
+                <w:t xml:space="preserve">L'embauche, une histoire de relations ? Modes d'accès à l'emploi et conséquences en termes d'inégalités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Nationales des Observatoires de l’Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XVIIIèmes Journées d’études sur les données longitudinales dans l’analyse du marché du travail « Les nouvelles ségrégations scolaires et professionnelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREQ, May 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519744v1</w:t>
+                <w:t xml:space="preserve">halshs-01517073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2353,51 +2353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Azam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXV Sunbelt Conference of the INSNA Brighton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2866,213 +2866,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chauvac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Barthe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dubois</w:t>
+                <w:t xml:space="preserve">Catherine Comet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dictionnaire sociologique de l'entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951106v1</w:t>
+                <w:t xml:space="preserve">halshs-03197329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Comet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire sociologique de l'entrepreneuriat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.113-130, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.chauv.2015.01.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03197329v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3103,51 +3103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.490-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3419,302 +3419,302 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux, partenariats : Les FabLabs et Espaces du Faire au coeur des territoires</w:t>
+                <w:t xml:space="preserve">Rapport de recherche Plateforme d'Expertise IRCOT « Initiatives de Recherches Collaboratives Toulousaines »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">SCOOL Coopérative de recherches en sciences humaines et sociales; LISST. 2022, 95 p</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Navereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSHS-Toulouse. 2022, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03972683v1</w:t>
+                <w:t xml:space="preserve">halshs-03968548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de recherche Plateforme d'Expertise IRCOT « Initiatives de Recherches Collaboratives Toulousaines »</w:t>
+                <w:t xml:space="preserve">Réseaux, partenariats : Les FabLabs et Espaces du Faire au coeur des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ruiz-Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCOOL Coopérative de recherches en sciences humaines et sociales; LISST. 2022, 95 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Terral</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-03968548v2</w:t>
+                <w:t xml:space="preserve">halshs-03972683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation géographique de la production scientifique en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4454,51 +4454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101959v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Howell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.15818" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106513" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966755v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hugues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10897" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Carnine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.11161" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.153.0163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.019.0076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01480865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochacki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106314543753" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01519640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1535" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01519638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313509930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01519639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313509929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa de Federico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313509933" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2804" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106311399553" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/philosophie-et-sciences-sociales/lintelligence-du-social/les-start-des-entreprises-comme-les-autres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Roselli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jmel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100021990" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barthe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0113" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02562124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruiz-Scorletti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968548v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00563474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9lx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u926" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101959v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Howell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.15818" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106513" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966755v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hugues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10897" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Carnine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.11161" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996800v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.153.0163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.019.0076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01480865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochacki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01519640v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1535" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106314543753" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01519638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313509930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01519639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313509929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa de Federico" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313509933" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2804" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843024v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106311399553" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524316v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197382v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/philosophie-et-sciences-sociales/lintelligence-du-social/les-start-des-entreprises-comme-les-autres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Roselli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jmel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100021990" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barthe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0113" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02562124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruiz-Scorletti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968548v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00563474v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9lx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u926" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>