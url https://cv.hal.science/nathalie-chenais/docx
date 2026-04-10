--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -3173,273 +3173,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la maturation sexuelle des poissons d’élevage: mise en évidence d’une action directe de la FSH dans le processus de différentiation des cellules souches spermatogoniales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911814v1</w:t>
+                <w:t xml:space="preserve">hal-05072291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péron</w:t>
+                <w:t xml:space="preserve">Contrôle de la maturation sexuelle des poissons d’élevage: mise en évidence d’une action directe de la FSH dans le processus de différentiation des cellules souches spermatogoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Benites Doretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072291v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testicular organoids in teleost fish: current progress and perspectives</w:t>
               </w:r>
@@ -3688,51 +3688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rfsh regulates the proliferation of embryonic-like germ stem cells in adult zebrafish testes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Benites Doretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4533,424 +4533,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation pattern in sperm and somatic cells after cryopreservation: Influence of the cryoprotectant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goldfish embryo development after somatic cell nuclear transfer in non-enucleated oocytes: first mitosis profile, ploidy status, and genetic conformity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gautier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746389v1</w:t>
+                <w:t xml:space="preserve">hal-02748034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goldfish embryo development after somatic cell nuclear transfer in non-enucleated oocytes: first mitosis profile, ploidy status, and genetic conformity</w:t>
+                <w:t xml:space="preserve">Nuclear transfer with cryopreserved fin cells, a unique but difficult means to reconstruct fish with diploid cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India</w:t>
+              <w:t xml:space="preserve">8. International Conference on Behaviour, Physiology and Genetics of Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748034v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear transfer with cryopreserved fin cells, a unique but difficult means to reconstruct fish with diploid cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
+                <w:t xml:space="preserve">DNA methylation pattern in sperm and somatic cells after cryopreservation: Influence of the cryoprotectant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Behaviour, Physiology and Genetics of Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">3. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746402v1</w:t>
+                <w:t xml:space="preserve">hal-02746389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement embryonnaire chez le poisson rouge (Carassius auratus) après transfert nucléaire : recherche d'anomalies aux stades précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6699,51 +6699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mella Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7700,51 +7700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36354-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39500-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rouillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48096-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai-Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Stinnakre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2015.04.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9671-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mallucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049619-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-10-64" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bachelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.1.482-490.2004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Soulier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Costa da Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maeder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01393-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Stinnakre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rapilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Oliveira Ribeiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680238v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benites Doretto Lucas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911814v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benites Doretto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique N&#243;brega" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henriquenobrega" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Porcon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Rakers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746389v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760243v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisn&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831330v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/issue/9659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742940v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329749.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Petridou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770708v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36354-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39500-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rouillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48096-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai-Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Stinnakre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2015.04.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9671-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mallucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049619-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-10-64" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bachelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.1.482-490.2004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Soulier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Costa da Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maeder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01393-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Stinnakre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rapilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Oliveira Ribeiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680238v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benites Doretto Lucas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benites Doretto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique N&#243;brega" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henriquenobrega" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Porcon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Rakers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760243v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisn&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831330v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/issue/9659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742940v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329749.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Petridou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770708v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>