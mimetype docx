--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1496,403 +1496,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goat SRY induces testis development in XX transgenic mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation from cattle of a prion strain distinct from that causing bovine spongiform encephalopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+                <w:t xml:space="preserve">Anna Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayhan Kocer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Renault</w:t>
+                <w:t xml:space="preserve">Thanh Lan Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2006.05.060⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (10), pp.956-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0020112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667370v1</w:t>
+                <w:t xml:space="preserve">hal-02659740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des animaux transgéniques pour l'amélioration des productions animales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goat SRY induces testis development in XX transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marthe Hudrisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 580 (15), pp.3715-3720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2006.05.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659860v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation from cattle of a prion strain distinct from that causing bovine spongiform encephalopathy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des animaux transgéniques pour l'amélioration des productions animales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Lan Lai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 264, pp.24-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659740v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultured peripheral neuroglial cells are highly permissive to sheep prion infection</w:t>
               </w:r>
@@ -2025,51 +2025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of the $\alpha $-lactalbumin transcription unit by a CAT cDNA within a BAC clone silenced the locus in transgenic mice without affecting the physically linked Cyclin T1 gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Hudrisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Costa da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,540 +2569,540 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imagerie 3D à haute résolution et la reconstruction du testicule entier du poisson zèbre constituent une approche prometteuse pour étudier le nombre et l'organisation spatiale des cellules souches spermatogoniales adultes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La spécificité de la matrice extracellulaire du testicule pourrait être nécessaire à la production d’organoïdes testiculaires chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rapilly</w:t>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda de Oliveira Ribeiro</w:t>
+                <w:t xml:space="preserve">Regis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">StemPhase 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE département PHASE, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE (département PHASE), Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805854v1</w:t>
+                <w:t xml:space="preserve">hal-04805813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D-imaging and reconstruction of the whole zebrafish testis using Light-sheet Fluorescence Microscopy: a powerful approach to investigate the spermatogonial niche in fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Development of a 3D testicular culture system maintaining germ stem cells populations and successful deep imagery of zebrafish testes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
+              <w:t xml:space="preserve">Ouestoïd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biogenouest, Apr 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680238v1</w:t>
+                <w:t xml:space="preserve">hal-04680221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3D testicular culture system maintaining germ stem cells populations and successful deep imagery of zebrafish testes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'imagerie 3D à haute résolution et la reconstruction du testicule entier du poisson zèbre constituent une approche prometteuse pour étudier le nombre et l'organisation spatiale des cellules souches spermatogoniales adultes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rapilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda de Oliveira Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ouestoïd</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biogenouest, Apr 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">StemPhase 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE département PHASE, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680221v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spécificité de la matrice extracellulaire du testicule pourrait être nécessaire à la production d’organoïdes testiculaires chez les poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution 3D-imaging and reconstruction of the whole zebrafish testis using Light-sheet Fluorescence Microscopy: a powerful approach to investigate the spermatogonial niche in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE (département PHASE), Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">9. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805813v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fsh regulates the proliferation of embryonic-like germ stem cells in adult zebrafish testes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benites Doretto Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3173,644 +3173,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Péron</w:t>
+                <w:t xml:space="preserve">Rfsh regulates the proliferation of embryonic-like germ stem cells in adult zebrafish testes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Benites Doretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gdansk, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072291v1</w:t>
+                <w:t xml:space="preserve">hal-03911919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la maturation sexuelle des poissons d’élevage: mise en évidence d’une action directe de la FSH dans le processus de différentiation des cellules souches spermatogoniales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911814v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testicular organoids in teleost fish: current progress and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle de la maturation sexuelle des poissons d’élevage: mise en évidence d’une action directe de la FSH dans le processus de différentiation des cellules souches spermatogoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Benites Doretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911854v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la production d'organoïdes testiculaires chez les poissons : stratégies et avancées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Nóbrega</w:t>
+                <w:t xml:space="preserve">Testicular organoids in teleost fish: current progress and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henriquenobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Porcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">8. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911859v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rfsh regulates the proliferation of embryonic-like germ stem cells in adult zebrafish testes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Benites Doretto</w:t>
+                <w:t xml:space="preserve">Vers la production d'organoïdes testiculaires chez les poissons : stratégies et avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chênais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Porcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gdansk, France</w:t>
+              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911919v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Import nucléaire de facteurs ovocytaires dans les cellules somatiques en culture : une avancée prometteuse pour leur reprogrammation en vue du transfert nucléaire</w:t>
               </w:r>
@@ -4533,424 +4533,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goldfish embryo development after somatic cell nuclear transfer in non-enucleated oocytes: first mitosis profile, ploidy status, and genetic conformity</w:t>
+                <w:t xml:space="preserve">Nuclear transfer with cryopreserved fin cells, a unique but difficult means to reconstruct fish with diploid cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India</w:t>
+              <w:t xml:space="preserve">8. International Conference on Behaviour, Physiology and Genetics of Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748034v1</w:t>
+                <w:t xml:space="preserve">hal-02746402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear transfer with cryopreserved fin cells, a unique but difficult means to reconstruct fish with diploid cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
+                <w:t xml:space="preserve">DNA methylation pattern in sperm and somatic cells after cryopreservation: Influence of the cryoprotectant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Behaviour, Physiology and Genetics of Wildlife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">3. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746402v1</w:t>
+                <w:t xml:space="preserve">hal-02746389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation pattern in sperm and somatic cells after cryopreservation: Influence of the cryoprotectant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gautier</w:t>
+                <w:t xml:space="preserve">Goldfish embryo development after somatic cell nuclear transfer in non-enucleated oocytes: first mitosis profile, ploidy status, and genetic conformity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746389v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement embryonnaire chez le poisson rouge (Carassius auratus) après transfert nucléaire : recherche d'anomalies aux stades précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5027,77 +5027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention et utilisation d'un panel de souris transgéniques dédié à l'analyse des souches de prions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Passet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5303,51 +5303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5415,90 +5415,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XX sex-reversal in mouse transgenic for a 90 KB-fragment encompassing the goat sry gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Hudrisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Transgenic Technology Meeting (TT2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain. 1 p</w:t>
@@ -5579,51 +5579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle G. Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Paris, France</w:t>
@@ -5803,277 +5803,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of the rainbow trout testicular extracellular matrix and progress towards the development of testicular organoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition of the Rainbow trout testicular extracellular matrix using diaPASEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. </w:t>
+              <w:t xml:space="preserve">ProteoAix 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102161v1</w:t>
+                <w:t xml:space="preserve">hal-04158632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of the Rainbow trout testicular extracellular matrix using diaPASEF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition of the rainbow trout testicular extracellular matrix and progress towards the development of testicular organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProteoAix 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heraklion, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158632v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18 Characterisation of early embryonic cellular defects after somatic cell nuclear transfer in fish</w:t>
               </w:r>
@@ -6699,51 +6699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mella Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7083,51 +7083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Hudrisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7295,51 +7295,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprogramming of fish somatic cells for nuclear transfer is primed by Xenopus egg extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chênais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7700,51 +7700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36354-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39500-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rouillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48096-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai-Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Stinnakre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2015.04.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9671-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mallucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049619-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-10-64" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bachelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.1.482-490.2004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Soulier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Costa da Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maeder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01393-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Stinnakre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805854v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rapilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Oliveira Ribeiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680238v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benites Doretto Lucas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benites Doretto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique N&#243;brega" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henriquenobrega" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Porcon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Rakers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748034v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746402v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760243v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisn&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831330v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/issue/9659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742940v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329749.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Petridou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770708v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36354-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39500-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rouillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48096-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai-Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Stinnakre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2015.04.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9671-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mallucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049619-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-10-64" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020112" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bachelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.1.482-490.2004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Soulier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Costa da Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maeder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01393-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Stinnakre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rapilly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Oliveira Ribeiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benites Doretto Lucas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benites Doretto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique N&#243;brega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henriquenobrega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Porcon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Rakers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748034v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760243v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisn&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831330v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/issue/9659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742940v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329749.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Petridou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770708v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>