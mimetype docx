--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2819,260 +2819,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imagerie 3D à haute résolution et la reconstruction du testicule entier du poisson zèbre constituent une approche prometteuse pour étudier le nombre et l'organisation spatiale des cellules souches spermatogoniales adultes.</w:t>
+                <w:t xml:space="preserve">High resolution 3D-imaging and reconstruction of the whole zebrafish testis using Light-sheet Fluorescence Microscopy: a powerful approach to investigate the spermatogonial niche in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Henrique Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">StemPhase 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE département PHASE, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">9. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805854v1</w:t>
+                <w:t xml:space="preserve">hal-04680238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 3D-imaging and reconstruction of the whole zebrafish testis using Light-sheet Fluorescence Microscopy: a powerful approach to investigate the spermatogonial niche in fish</w:t>
+                <w:t xml:space="preserve">L'imagerie 3D à haute résolution et la reconstruction du testicule entier du poisson zèbre constituent une approche prometteuse pour étudier le nombre et l'organisation spatiale des cellules souches spermatogoniales adultes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Da Silva Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rapilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda de Oliveira Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
+              <w:t xml:space="preserve">StemPhase 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE département PHASE, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680238v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fsh regulates the proliferation of embryonic-like germ stem cells in adult zebrafish testes</w:t>
               </w:r>
@@ -3540,277 +3540,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testicular organoids in teleost fish: current progress and perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers la production d'organoïdes testiculaires chez les poissons : stratégies et avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Henriquenobrega</w:t>
+                <w:t xml:space="preserve">Nathalie Chênais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Porcon</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Porcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911854v1</w:t>
+                <w:t xml:space="preserve">hal-03911859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la production d'organoïdes testiculaires chez les poissons : stratégies et avancées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chênais</w:t>
+                <w:t xml:space="preserve">Testicular organoids in teleost fish: current progress and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Nóbrega</w:t>
+                <w:t xml:space="preserve">Rafael Henriquenobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Porcon</w:t>
+                <w:t xml:space="preserve">Beatrice Porcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">8. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911859v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Import nucléaire de facteurs ovocytaires dans les cellules somatiques en culture : une avancée prometteuse pour leur reprogrammation en vue du transfert nucléaire</w:t>
               </w:r>
@@ -4654,303 +4654,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation pattern in sperm and somatic cells after cryopreservation: Influence of the cryoprotectant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goldfish embryo development after somatic cell nuclear transfer in non-enucleated oocytes: first mitosis profile, ploidy status, and genetic conformity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gautier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746389v1</w:t>
+                <w:t xml:space="preserve">hal-02748034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goldfish embryo development after somatic cell nuclear transfer in non-enucleated oocytes: first mitosis profile, ploidy status, and genetic conformity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Labbé</w:t>
+                <w:t xml:space="preserve">DNA methylation pattern in sperm and somatic cells after cryopreservation: Influence of the cryoprotectant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Thrissur (Cochin), India</w:t>
+              <w:t xml:space="preserve">3. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748034v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement embryonnaire chez le poisson rouge (Carassius auratus) après transfert nucléaire : recherche d'anomalies aux stades précoces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6699,51 +6699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mella Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7295,51 +7295,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprogramming of fish somatic cells for nuclear transfer is primed by Xenopus egg extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chênais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7700,51 +7700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36354-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39500-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rouillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48096-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai-Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Stinnakre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2015.04.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9671-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mallucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049619-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-10-64" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020112" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bachelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.1.482-490.2004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Soulier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Costa da Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maeder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01393-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Stinnakre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rapilly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Oliveira Ribeiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benites Doretto Lucas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benites Doretto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique N&#243;brega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henriquenobrega" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Porcon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Rakers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748034v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760243v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisn&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831330v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/issue/9659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742940v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329749.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Petridou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770708v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36354-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rime" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39500-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rouillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48096-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Dur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai-Thi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-George Stinnakre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2015.04.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10499-013-9671-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Mallucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.049619-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-10-64" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Gallozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Decaunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.05.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LNPL7R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lan Lai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020112" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Tilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Hudrisier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.060" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682207v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Archer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bachelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Besnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Perrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.1.482-490.2004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Soulier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Costa da Silva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maeder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0691(02)01393-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Stinnakre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lepourry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lavigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Da Silva Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique Nobrega" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680238v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805854v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rapilly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Oliveira Ribeiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benites Doretto Lucas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benites Doretto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henrique N&#243;brega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911859v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#234;nais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael N&#243;brega" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Porcon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911854v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Henriquenobrega" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Porcon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742360v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Rakers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758504v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Passet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755534v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760243v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laisn&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831330v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/issue/9659" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742940v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329749.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mella Alvarado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829379v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Petridou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770708v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790974v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>