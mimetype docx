--- v0 (2026-03-17)
+++ v1 (2026-05-18)
@@ -428,831 +428,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the use of psychoactive substances among students at the University of Lille during the COVID-19 health crisis: Results of the PETRA study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Deheul</w:t>
+                <w:t xml:space="preserve">The impact of occupational exposure to crystalline silica dust on respiratory function (airway obstruction and FEF25-75) in the French general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Wardyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Edme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Broucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cherot-Kornobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues in Clinical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19585969.2023.2268063⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 222, pp.115382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.115382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355505v1</w:t>
+                <w:t xml:space="preserve">hal-04177451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of occupational exposure to crystalline silica dust on respiratory function (airway obstruction and FEF25-75) in the French general population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Ringeval</w:t>
+                <w:t xml:space="preserve">Could psychostimulant drug use among university students be related to ADHD symptoms? A preliminary study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dondaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chérot-Kornobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deheul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2023.115382⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Psychiatry Research, 331, pp.115630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177451v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could psychostimulant drug use among university students be related to ADHD symptoms? A preliminary study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of the use of psychoactive substances among students at the University of Lille during the COVID-19 health crisis: Results of the PETRA study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chérot-Kornobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deheul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Psychiatry Research, 331, pp.115630. </w:t>
+              <w:t xml:space="preserve">Dialogues in Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dialogues in Clinical Neuroscience, 25, pp.101-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19585969.2023.2268063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355284v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does exposure to inflammatory particles modify the pattern of anion in exhaled breath condensate?</w:t>
+                <w:t xml:space="preserve">Residential exposure to outdoor air pollution and adult lung function, with focus on small airway obstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Sauvain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Edme</w:t>
+                <w:t xml:space="preserve">Anaïs Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Wild</w:t>
+                <w:t xml:space="preserve">Sébastien Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Suarez</w:t>
+                <w:t xml:space="preserve">Damien Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Maria de Paula Alvez Bezerra</w:t>
+                <w:t xml:space="preserve">Margaux Riant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Breath Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1752-7163/ab5d88⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183, pp.109161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.109161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468087v1</w:t>
+                <w:t xml:space="preserve">hal-03249677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential exposure to outdoor air pollution and adult lung function, with focus on small airway obstruction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflammatory and oxidative stress biomarkers induced by silica exposure in crystal craftsmen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hulo</w:t>
+                <w:t xml:space="preserve">Ana Paula Scalia Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cuny</w:t>
+                <w:t xml:space="preserve">Eduardo Algranti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chérot-Kornobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Riant</w:t>
+                <w:t xml:space="preserve">Frank Silva Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Occelli</w:t>
+                <w:t xml:space="preserve">Ana Maria Tibirica Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 183, pp.109161. </w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, American journal of industrial medicine, 63 (4), pp.337-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.109161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajim.23088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249677v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory and oxidative stress biomarkers induced by silica exposure in crystal craftsmen</w:t>
+                <w:t xml:space="preserve">Does exposure to inflammatory particles modify the pattern of anion in exhaled breath condensate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Scalia Carneiro</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Edme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Algranti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chérot-Kornobis</w:t>
+                <w:t xml:space="preserve">Pascal Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Silva Bezerra</w:t>
+                <w:t xml:space="preserve">Guillaume Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Maria Tibirica Bon</w:t>
+                <w:t xml:space="preserve">Olivia Maria de Paula Alvez Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, American journal of industrial medicine, 63 (4), pp.337-347. </w:t>
+              <w:t xml:space="preserve">Journal of Breath Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Journal of Breath Research, 14 (2), pp.026005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajim.23088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1752-7163/ab5d88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459000v1</w:t>
+                <w:t xml:space="preserve">hal-04468087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early effect markers and exposure determinants of metalworking fluids among metal industry workers: protocol for a field study</w:t>
               </w:r>
@@ -1290,51 +1290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Research Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, JMIR research protocols, 8, pp.e13744. </w:t>
@@ -1385,51 +1385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term exposure to air pollution: Associations with lung function and inflammatory markers in non-smoking, healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cherot-Kornobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1774,51 +1774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beryllium in exhaled breath condensate as a biomarker of occupational exposure in a primary aluminum production plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Radauceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2179,51 +2179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese in exhaled breath condensate: A new marker of exposure to welding fumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chérot-Kornobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2675,51 +2675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCADC22B"/>
+    <w:nsid w:val="5EF3657D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2906,51 +2906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-cherot-kornobis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105647780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500754v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Wardyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Broucker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cherot-Kornobis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ringeval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12995-024-00402-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04779611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dondaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Caron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63037-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bastien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deheul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19585969.2023.2268063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.115382" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115630" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04468087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Maria de Paula Alvez Bezerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1752-7163/ab5d88" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Havet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Occelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109161" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04459000v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Scalia Carneiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Algranti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Silva Bezerra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tibirica Bon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04502426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B. Hopf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bourgkard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Demange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hulo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/13744" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amouyel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.09.036" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03877426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Giovannelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trouiller-Gerfaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cherot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ciuchete" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2017.11.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cleenewerck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2018.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Radauceanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Howsam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vacchina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2015.08.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DNCQ3LQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grzebyk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edm&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.10.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radauceanu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzebyk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Edm&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crucq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.01.034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPK87XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04768608v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis Kornobis-Ch&#233;rot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LIL2S013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-cherot-kornobis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105647780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500754v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Wardyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Broucker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cherot-Kornobis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ringeval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12995-024-00402-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04779611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dondaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Caron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bastien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63037-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.115382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bastien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deheul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04355505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19585969.2023.2268063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Havet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hulo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Riant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Occelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04459000v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Scalia Carneiro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Algranti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Silva Bezerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Tibirica Bon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.23088" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04468087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wild" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Maria de Paula Alvez Bezerra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1752-7163/ab5d88" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04502426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B. Hopf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bourgkard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Demange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hulo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/13744" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amouyel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.09.036" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03877426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Giovannelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trouiller-Gerfaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cherot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ciuchete" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annepidem.2017.11.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03866223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cleenewerck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2018.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Radauceanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Howsam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vacchina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2015.08.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DNCQ3LQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grzebyk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edm&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Rousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.10.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radauceanu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzebyk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Edm&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crucq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.01.034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPK87XH3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04768608v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#233;rot-Kornobis Kornobis-Ch&#233;rot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LIL2S013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>