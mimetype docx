--- v0 (2026-03-25)
+++ v1 (2026-04-15)
@@ -307,165 +307,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’air impur du large. Résolution de l’OMI contre la pollution atmosphérique des navires</w:t>
+                <w:t xml:space="preserve">MONUSCO mission impossible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Clarenc Bicudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 120 (2017-1)</w:t>
+              <w:t xml:space="preserve">, 2017, 123 (2017-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632318v1</w:t>
+                <w:t xml:space="preserve">hal-04632320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONUSCO mission impossible</w:t>
+                <w:t xml:space="preserve">L’air impur du large. Résolution de l’OMI contre la pollution atmosphérique des navires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Clarenc Bicudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 123 (2017-4)</w:t>
+              <w:t xml:space="preserve">, 2017, 120 (2017-1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632320v1</w:t>
+                <w:t xml:space="preserve">hal-04632318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’OMI et l’air impur du large.</w:t>
               </w:r>
@@ -690,229 +690,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04827565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un droit international français? Pratiques françaises du droit international</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un droit international français ? Pratiques françaises du droit international – Actes de la sixième journée de droit international de l'École normale supérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Clarenc Bicudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-thida Norodom</w:t>
+                <w:t xml:space="preserve">Raphaëlle Nollez-Goldbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Clarenc Bicudo</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Thida Norodom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couveinhes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">336 p., 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedone. 2022, 978-2-233-01027-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000199v1</w:t>
+                <w:t xml:space="preserve">hal-03891132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un droit international français ? Pratiques françaises du droit international – Actes de la sixième journée de droit international de l'École normale supérieure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un droit international français? Pratiques françaises du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-thida Norodom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Clarenc Bicudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couveinhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Nollez-Goldbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Pedone. 2022, 978-2-233-01027-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">336 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891132v1</w:t>
+                <w:t xml:space="preserve">hal-04000199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La suspension des engagements internationaux</w:t>
               </w:r>
@@ -1109,51 +1109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Clarenc Bicudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couveinhes Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Nollez-Goldbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dénonciation des traités – Techniques et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1691,51 +1691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clarenc Bicudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632318v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632320v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-thida Norodom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Nollez-Goldbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Thida Norodom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/La_suspension_des_engagements_internationaux._Volume_162-60436.htm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes Matsumoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/la-denonciation-des-traites-techniques-et-politiques/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/statut-de-rome-de-la-cour-penale-internationale/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/grandes-pages-du-droit-international-2/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clarenc Bicudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Nollez-Goldbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Thida Norodom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-thida Norodom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/La_suspension_des_engagements_internationaux._Volume_162-60436.htm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes Matsumoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/la-denonciation-des-traites-techniques-et-politiques/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/statut-de-rome-de-la-cour-penale-internationale/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/grandes-pages-du-droit-international-2/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>