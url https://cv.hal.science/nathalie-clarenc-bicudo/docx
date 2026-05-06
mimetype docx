--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -307,96 +307,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONUSCO mission impossible</w:t>
+                <w:t xml:space="preserve">L’OMI et l’air impur du large.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Clarenc Bicudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 123 (2017-4)</w:t>
+              <w:t xml:space="preserve">, 2017, 1 (121), pp. 361-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632320v1</w:t>
+                <w:t xml:space="preserve">hal-03991261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’air impur du large. Résolution de l’OMI contre la pollution atmosphérique des navires</w:t>
               </w:r>
@@ -445,96 +445,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OMI et l’air impur du large.</w:t>
+                <w:t xml:space="preserve">MONUSCO mission impossible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Clarenc Bicudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1 (121), pp. 361-392</w:t>
+              <w:t xml:space="preserve">, 2017, 123 (2017-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991261v1</w:t>
+                <w:t xml:space="preserve">hal-04632320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I.J., Certaines activités menées par le Nicaragua dans la région frontalière (Costa Rica c. Nicaragua) ; Construction d’une route au Costa Rica le long du fleuve San Juan (Nicaragua c. Costa Rica), arrêt du 15 décembre 2015</w:t>
               </w:r>
@@ -690,229 +690,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04827565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un droit international français ? Pratiques françaises du droit international – Actes de la sixième journée de droit international de l'École normale supérieure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un droit international français? Pratiques françaises du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-thida Norodom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Clarenc Bicudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couveinhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Nollez-Goldbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Pedone. 2022, 978-2-233-01027-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">336 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891132v1</w:t>
+                <w:t xml:space="preserve">hal-04000199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un droit international français? Pratiques françaises du droit international</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un droit international français ? Pratiques françaises du droit international – Actes de la sixième journée de droit international de l'École normale supérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Clarenc Bicudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Nollez-Goldbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-thida Norodom</w:t>
+                <w:t xml:space="preserve">Anne-Thida Norodom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couveinhes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">336 p., 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedone. 2022, 978-2-233-01027-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000199v1</w:t>
+                <w:t xml:space="preserve">hal-03891132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La suspension des engagements internationaux</w:t>
               </w:r>
@@ -1109,51 +1109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Clarenc Bicudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couveinhes Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Nollez-Goldbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dénonciation des traités – Techniques et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1691,51 +1691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clarenc Bicudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Nollez-Goldbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Thida Norodom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-thida Norodom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/La_suspension_des_engagements_internationaux._Volume_162-60436.htm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes Matsumoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/la-denonciation-des-traites-techniques-et-politiques/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/statut-de-rome-de-la-cour-penale-internationale/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/grandes-pages-du-droit-international-2/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clarenc Bicudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-thida Norodom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Nollez-Goldbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Thida Norodom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/La_suspension_des_engagements_internationaux._Volume_162-60436.htm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes Matsumoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/la-denonciation-des-traites-techniques-et-politiques/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/statut-de-rome-de-la-cour-penale-internationale/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/grandes-pages-du-droit-international-2/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>