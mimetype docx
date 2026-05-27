--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -307,96 +307,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OMI et l’air impur du large.</w:t>
+                <w:t xml:space="preserve">MONUSCO mission impossible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Clarenc Bicudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1 (121), pp. 361-392</w:t>
+              <w:t xml:space="preserve">, 2017, 123 (2017-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991261v1</w:t>
+                <w:t xml:space="preserve">hal-04632320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’air impur du large. Résolution de l’OMI contre la pollution atmosphérique des navires</w:t>
               </w:r>
@@ -445,96 +445,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONUSCO mission impossible</w:t>
+                <w:t xml:space="preserve">L’OMI et l’air impur du large.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Clarenc Bicudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 123 (2017-4)</w:t>
+              <w:t xml:space="preserve">, 2017, 1 (121), pp. 361-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632320v1</w:t>
+                <w:t xml:space="preserve">hal-03991261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I.J., Certaines activités menées par le Nicaragua dans la région frontalière (Costa Rica c. Nicaragua) ; Construction d’une route au Costa Rica le long du fleuve San Juan (Nicaragua c. Costa Rica), arrêt du 15 décembre 2015</w:t>
               </w:r>
@@ -1691,51 +1691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clarenc Bicudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-thida Norodom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Nollez-Goldbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Thida Norodom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/La_suspension_des_engagements_internationaux._Volume_162-60436.htm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes Matsumoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/la-denonciation-des-traites-techniques-et-politiques/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/statut-de-rome-de-la-cour-penale-internationale/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/grandes-pages-du-droit-international-2/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clarenc Bicudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632300v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632318v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-thida Norodom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Nollez-Goldbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Thida Norodom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/La_suspension_des_engagements_internationaux._Volume_162-60436.htm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes Matsumoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/la-denonciation-des-traites-techniques-et-politiques/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/statut-de-rome-de-la-cour-penale-internationale/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/grandes-pages-du-droit-international-2/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632309v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>