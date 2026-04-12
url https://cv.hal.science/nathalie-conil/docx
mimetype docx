--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -442,303 +442,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anisotropy on the thermal volume changes of the Callovo–Oxfordian claystone</w:t>
+                <w:t xml:space="preserve">Transversely Isotropic Poroelastic Behaviour of the Callovo-Oxfordian Claystone: A Set of Stress-Dependent Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.19.00045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-020-02268-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428970v1</w:t>
+                <w:t xml:space="preserve">hal-03058528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Poro-Elastic Behaviour of a Transversely Isotropic Shale: Thermal Expansion and Pressurization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Sulem</w:t>
+                <w:t xml:space="preserve">Observed heterogeneities after hydration of MX-80 bentonite under pellet/powder form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-020-02269-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.105542 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058532v1</w:t>
+                <w:t xml:space="preserve">hal-03489695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Swelling Pressure Determination Methods with Intact Callovo-Oxfordian Claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -770,106 +757,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53 (4), pp.1879-1888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00603-019-02016-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil–atmosphere interaction in the overburden of a short-lived low and intermediate level nuclear waste (LLW/ILW) disposal facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -877,744 +864,757 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124, pp.103610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compgeo.2020.103610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Investigation of the THM Behavior of the Callovo-Oxfordian Claystone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-Poro-Elastic Behaviour of a Transversely Isotropic Shale: Thermal Expansion and Pressurization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 53 (6), pp.2747-2769. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-020-02073-8⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-020-02269-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03318329v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the aeolotropic swelling behaviour of compacted bentonite/claystone mixture with axial/radial technological voids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Effect of anisotropy on the thermal volume changes of the Callovo–Oxfordian claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105846⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.19.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045823v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation and Modeling of the Hydraulic Conductivity of Saturated Bentonite–Claystone Mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Investigation of the THM Behavior of the Callovo-Oxfordian Claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhixiong Zeng</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Vitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Plua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Seyedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001817⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (6), pp.2747-2769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-020-02073-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045857v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03318329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed heterogeneities after hydration of MX-80 bentonite under pellet/powder form</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
+                <w:t xml:space="preserve">Experimental study on the aeolotropic swelling behaviour of compacted bentonite/claystone mixture with axial/radial technological voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixiong Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 189, pp.105542 -. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 278, pp.105846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489695v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversely Isotropic Poroelastic Behaviour of the Callovo-Oxfordian Claystone: A Set of Stress-Dependent Parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Sulem</w:t>
+                <w:t xml:space="preserve">Experimental Investigation and Modeling of the Hydraulic Conductivity of Saturated Bentonite–Claystone Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixiong Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (10), pp.04020184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-020-02268-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058528v1</w:t>
+                <w:t xml:space="preserve">hal-03045857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of swelling pressure of bentonite/claystone mixture in the full range of bentonite fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhixiong Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2071,1261 +2071,1261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of instantaneous profile method to determine the hydraulic conductivity of unsaturated natural stiff clay</w:t>
+                <w:t xml:space="preserve">Active porosity in swelling claystone and shales: insight from the Callovo-Oxfordian claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Su</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malik Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.012⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.226-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.18.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982136v1</w:t>
+                <w:t xml:space="preserve">hal-02103988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-step triaxial compressive creep behaviour and induced gas permeability change of clay-rich rock</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of degree of saturation on the unconfined compressive strength of natural stiff clays with consideration of air entry value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingling Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgeot.16.P.117⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 237, pp.140-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735799v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis of Pore Pressure Diffusion in Some Basic Rock Mechanics Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00603-018-1410-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-stage water permeability measurements on claystone by steady and transient flow methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de la Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 247, pp.27-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of relative humidity and mineral compositions on creep deformation and failure of a claystone under compression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wenhua Zha</w:t>
+                <w:t xml:space="preserve">Multi-step triaxial compressive creep behaviour and induced gas permeability change of clay-rich rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2018.01.015⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (4), pp.281 - 289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.16.P.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803885v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drained Triaxial Tests in Low-Permeability Shales: Application to the Callovo-Oxfordian Claystone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of instantaneous profile method to determine the hydraulic conductivity of unsaturated natural stiff clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Belmokhtar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peng-Ju Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-018-1442-0⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741629v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How rock samples can be representative of in situ condition: A case study of Callovo-Oxfordian claystones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of relative humidity and mineral compositions on creep deformation and failure of a claystone under compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaobao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouyi Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianfu Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Djizanne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wenhua Zha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2018.02.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (4), pp.68 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2018.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248586v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of degree of saturation on the unconfined compressive strength of natural stiff clays with consideration of air entry value</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+                <w:t xml:space="preserve">Drained Triaxial Tests in Low-Permeability Shales: Application to the Callovo-Oxfordian Claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.02.013⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (7), pp.1978-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-018-1442-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982084v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active porosity in swelling claystone and shales: insight from the Callovo-Oxfordian claystone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How rock samples can be representative of in situ condition: A case study of Callovo-Oxfordian claystones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Djizanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R de La Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Righini-Waz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (3), pp.226-230. </w:t>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.613-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.18.00010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103988v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-step triaxial compressive creep behaviour and induced gas permeability change of clay-rich rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (4), pp.281 - 289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/jgeot.16.P.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803890v1</w:t>
@@ -3336,77 +3336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal volume changes and creep in the Callovo-Oxfordian claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3453,77 +3453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poroelasticity of the Callovo–Oxfordian Claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3581,642 +3581,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas permeability evolution mechanism during creep of a low permeable claystone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Conil</w:t>
+                <w:t xml:space="preserve">On the Thermo-Hydro-Mechanical Behaviour of a Sheared Callovo-Oxfordian Claystone Sample with Respect to the EDZ Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Menaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.04.021⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.1875-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-015-0897-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736160v1</w:t>
+                <w:t xml:space="preserve">hal-01271319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of stylolites on the mechanical strength of limestone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas permeability evolution mechanism during creep of a low permeable claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.B. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Conil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, pp.47 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340884v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Thermo-Hydro-Mechanical Behaviour of a Sheared Callovo-Oxfordian Claystone Sample with Respect to the EDZ Behaviour</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of stylolites on the mechanical strength of limestone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nicolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (5), pp.1875-1888. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 690, Part A, pp.4-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-015-0897-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271319v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermo-mechanical behaviour of the Callovo-Oxfordian claystone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">Effects of deviatoric stress and structural anisotropy on compressive creep behavior of a clayey rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaobao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouyi Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2015.07.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.491-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104941v1</w:t>
+                <w:t xml:space="preserve">hal-01203294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of deviatoric stress and structural anisotropy on compressive creep behavior of a clayey rock</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jian-Fu Shao</w:t>
+                <w:t xml:space="preserve">The thermo-mechanical behaviour of the Callovo-Oxfordian claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Menaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114, pp.491-496. </w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.190-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203294v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high-pH fluid circulation on long term hydromechanical behaviour and microstructure of compacted clay from the laboratory of Meuse-Haute Marne (France)</w:t>
               </w:r>
@@ -4344,77 +4344,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological analysis of stylolites for paleostress estimation in limestones surrounding the Andra Underground Research Laboratory site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4474,77 +4474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the growth of stylolites in sedimentary rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5001,869 +5001,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04676364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on the collapse of shallow mines – feedback from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydromechanical characterization of Château-Landon chalk behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Rita Pajiep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Maghami</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountaka Souley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gombert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwan Al Heib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress on Rock Mechanics and Rock Engineering &amp; 72nd Geomechanics Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Salzbourg, Austria. pp.1102-1107</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Salzbourg, Austria. pp.2279-2283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-04244632v1</w:t>
+                <w:t xml:space="preserve">ineris-04244604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromechanical characterization of Château-Landon chalk behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of climate change on the collapse of shallow mines – feedback from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mountaka Souley</w:t>
+                <w:t xml:space="preserve">Clara Maghami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Al Heib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress on Rock Mechanics and Rock Engineering &amp; 72nd Geomechanics Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Salzbourg, Austria. pp.2279-2283</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Salzbourg, Austria. pp.1102-1107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04244604v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04244632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydromécanique et modélisation du comportement de la craie de Chateau-Landon (77)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Rita Pajiep</w:t>
+                <w:t xml:space="preserve">Nouveaux outils de gestion du risque cavités : saisie et capitalisation des données d’inspection géotechnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mountaka Souley</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Degas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">5. édition des Assises nationales des risques naturels (ANRN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876366v1</w:t>
+                <w:t xml:space="preserve">ineris-03988757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental hydraulic fracturing of COx claystone through thermal pressurization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux et atouts des solutions numériques pour la gestion des données d'inspection géotechnique : l'exemple du portail e.cenaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCK 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395886v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique et caractérisation du comportement HM de la craie de Château Landon (77)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Rita Pajiep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Fu Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountaka Souley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux outils de gestion du risque cavités : saisie et capitalisation des données d’inspection géotechnique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pinon</w:t>
+                <w:t xml:space="preserve">Experimental hydraulic fracturing of COx claystone through thermal pressurization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. édition des Assises nationales des risques naturels (ANRN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EUROCK 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03988757v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux et atouts des solutions numériques pour la gestion des données d'inspection géotechnique : l'exemple du portail e.cenaris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation hydromécanique et modélisation du comportement de la craie de Chateau-Landon (77)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Rita Pajiep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Klein</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Fu Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountaka Souley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720252v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory investigation of the transversely isotropic, stress dependent poroelastic properties of shale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5977,278 +5977,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03501217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’isotropie transverse sur le comportement volumique thermique de l’argilite du Callovo-Oxfordien</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Sulem</w:t>
+                <w:t xml:space="preserve">Swelling behavior of unsaturated claystone/ bentonite mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Middelhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4TH EUROPEAN CONFERENCE ON UNSATURATED SOILS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal. pp.04011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202019504011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396031v1</w:t>
+                <w:t xml:space="preserve">hal-02972005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling behavior of unsaturated claystone/ bentonite mixtures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Talandier</w:t>
+                <w:t xml:space="preserve">Effets de l’isotropie transverse sur le comportement volumique thermique de l’argilite du Callovo-Oxfordien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4TH EUROPEAN CONFERENCE ON UNSATURATED SOILS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10èmes Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202019504011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02972005v1</w:t>
+                <w:t xml:space="preserve">hal-04396031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mechanical anisotropy in clayey rocks by Digital Image Correlation</w:t>
               </w:r>
@@ -6372,64 +6372,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laboratory investigation of the thermo-hydro-mechanical properties of the Callovo-Oxfordian claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6493,64 +6493,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laboratory testing procedure for the determination of coupled thermo-poromechanical properties of low permeable geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6601,77 +6601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés poroélastiques isotropes tranverses de l’argilite du Callovo-Oxfordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6722,64 +6722,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'argilite du Callovo-Oxfordien sous des sollicitations thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6843,64 +6843,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des propriétés THM des roches poreuses avec un essai de chargement transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6964,64 +6964,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore pressure diffusion in some basic rock mechanics experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7366,51 +7366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04991229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03923182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spitzenteder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-022-03028-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105935" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Braun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02269-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-02016-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045883v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni An" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Conil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103610" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Plua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02073-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong Zeng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105846" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001817" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105542" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02268-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jun Cui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaobao Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyi Xie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1573-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Ling Zeng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02420205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Middelhoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talandier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Su" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Ju Qin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.16.P.117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1410-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Auvray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de la Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.10.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVBXKH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Zha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.01.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01741629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belmokhtar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1442-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Talandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Djizanne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de La Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Righini-Waz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2018.02.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Zeng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.02.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02103988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1238-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Menaceur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-1137-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.B. Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Shao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Xie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.04.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rolland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0897-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.07.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203294v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.06.039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968531v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.12.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LRWRD4N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.08.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719008v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009065" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lecomte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05312178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kamel Drif" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohmoh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312019v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04676364v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04244632v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maghami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04244604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rita Pajiep" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Shao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876366v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719854v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988757v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Toussaint" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972005v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019504011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395921v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de La Vaissiere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatabin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04991229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03923182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spitzenteder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-022-03028-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105935" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Braun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02268-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105542" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-02016-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni An" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Conil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02269-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Plua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02073-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong Zeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001817" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jun Cui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaobao Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyi Xie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1573-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Ling Zeng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02420205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Middelhoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talandier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02103988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belmokhtar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Zeng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.02.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1410-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Auvray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de la Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.10.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVBXKH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.16.P.117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Su" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Ju Qin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Zha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.01.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01741629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1442-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248586v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Talandier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Djizanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de La Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Righini-Waz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2018.02.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1238-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Menaceur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-1137-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0897-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.B. Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Shao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Xie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.04.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340884v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rolland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.06.039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104941v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.07.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968531v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.12.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LRWRD4N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.08.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719008v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009065" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lecomte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05312178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kamel Drif" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohmoh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312019v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04676364v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04244604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rita Pajiep" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Shao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04244632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maghami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Toussaint" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019504011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395921v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de La Vaissiere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatabin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>