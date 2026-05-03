--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -689,534 +689,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Swelling Pressure Determination Methods with Intact Callovo-Oxfordian Claystone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Thermo-Poro-Elastic Behaviour of a Transversely Isotropic Shale: Thermal Expansion and Pressurization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 53 (4), pp.1879-1888. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-019-02016-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-020-02269-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045923v1</w:t>
+                <w:t xml:space="preserve">hal-03058532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil–atmosphere interaction in the overburden of a short-lived low and intermediate level nuclear waste (LLW/ILW) disposal facility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Effect of anisotropy on the thermal volume changes of the Callovo–Oxfordian claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2020.103610⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.19.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045883v1</w:t>
+                <w:t xml:space="preserve">hal-02428970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Poro-Elastic Behaviour of a Transversely Isotropic Shale: Thermal Expansion and Pressurization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Sulem</w:t>
+                <w:t xml:space="preserve">Assessment of Swelling Pressure Determination Methods with Intact Callovo-Oxfordian Claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-020-02269-y⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 53 (4), pp.1879-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-019-02016-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058532v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anisotropy on the thermal volume changes of the Callovo–Oxfordian claystone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Sulem</w:t>
+                <w:t xml:space="preserve">Soil–atmosphere interaction in the overburden of a short-lived low and intermediate level nuclear waste (LLW/ILW) disposal facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.103610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.19.00045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2020.103610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428970v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Investigation of the THM Behavior of the Callovo-Oxfordian Claystone</w:t>
               </w:r>
@@ -2322,537 +2322,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Analysis of Pore Pressure Diffusion in Some Basic Rock Mechanics Experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Conil</w:t>
+                <w:t xml:space="preserve">Multi-step triaxial compressive creep behaviour and induced gas permeability change of clay-rich rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-018-1410-8⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (4), pp.281 - 289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.16.P.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729595v1</w:t>
+                <w:t xml:space="preserve">hal-01735799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage water permeability measurements on claystone by steady and transient flow methods</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of instantaneous profile method to determine the hydraulic conductivity of unsaturated natural stiff clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng-Ju Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 247, pp.27-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.10.019⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 243, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05496877v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-step triaxial compressive creep behaviour and induced gas permeability change of clay-rich rock</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Conil</w:t>
+                <w:t xml:space="preserve">Theoretical Analysis of Pore Pressure Diffusion in Some Basic Rock Mechanics Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgeot.16.P.117⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-018-1410-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735799v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of instantaneous profile method to determine the hydraulic conductivity of unsaturated natural stiff clay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-stage water permeability measurements on claystone by steady and transient flow methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Su</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Christophe Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng-Ju Qin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi de la Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 243, pp.111-117. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 247, pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01982136v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of relative humidity and mineral compositions on creep deformation and failure of a claystone under compression</w:t>
               </w:r>
@@ -3219,113 +3219,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-step triaxial compressive creep behaviour and induced gas permeability change of clay-rich rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (4), pp.281 - 289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/jgeot.16.P.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803890v1</w:t>
@@ -3962,261 +3962,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of deviatoric stress and structural anisotropy on compressive creep behavior of a clayey rock</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jian-Fu Shao</w:t>
+                <w:t xml:space="preserve">The thermo-mechanical behaviour of the Callovo-Oxfordian claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Menaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.06.039⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.190-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203294v1</w:t>
+                <w:t xml:space="preserve">hal-02104941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thermo-mechanical behaviour of the Callovo-Oxfordian claystone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">Effects of deviatoric stress and structural anisotropy on compressive creep behavior of a clayey rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaobao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouyi Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Science &amp; Geomechanics Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78, pp.190-303. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.491-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2015.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104941v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high-pH fluid circulation on long term hydromechanical behaviour and microstructure of compacted clay from the laboratory of Meuse-Haute Marne (France)</w:t>
               </w:r>
@@ -5001,256 +5001,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04676364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromechanical characterization of Château-Landon chalk behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of climate change on the collapse of shallow mines – feedback from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Rita Pajiep</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mountaka Souley</w:t>
+                <w:t xml:space="preserve">Clara Maghami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Al Heib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress on Rock Mechanics and Rock Engineering &amp; 72nd Geomechanics Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Salzbourg, Austria. pp.2279-2283</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Salzbourg, Austria. pp.1102-1107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-04244604v1</w:t>
+                <w:t xml:space="preserve">ineris-04244632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on the collapse of shallow mines – feedback from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydromechanical characterization of Château-Landon chalk behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Rita Pajiep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Maghami</w:t>
+                <w:t xml:space="preserve">Mountaka Souley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gombert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwan Al Heib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress on Rock Mechanics and Rock Engineering &amp; 72nd Geomechanics Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Salzbourg, Austria. pp.1102-1107</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Salzbourg, Austria. pp.2279-2283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04244632v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04244604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux outils de gestion du risque cavités : saisie et capitalisation des données d’inspection géotechnique</w:t>
               </w:r>
@@ -5446,135 +5446,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et caractérisation du comportement HM de la craie de Château Landon (77)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Caractérisation hydromécanique et modélisation du comportement de la craie de Chateau-Landon (77)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rita Pajiep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountaka Souley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719854v1</w:t>
+                <w:t xml:space="preserve">hal-03876366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental hydraulic fracturing of COx claystone through thermal pressurization</w:t>
               </w:r>
@@ -5679,135 +5679,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydromécanique et modélisation du comportement de la craie de Chateau-Landon (77)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique et caractérisation du comportement HM de la craie de Château Landon (77)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rita Pajiep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountaka Souley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876366v1</w:t>
+                <w:t xml:space="preserve">hal-03719854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory investigation of the transversely isotropic, stress dependent poroelastic properties of shale</w:t>
               </w:r>
@@ -7366,51 +7366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04991229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03923182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spitzenteder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-022-03028-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105935" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Braun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02268-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105542" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-02016-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni An" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Conil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02269-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Plua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02073-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong Zeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001817" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jun Cui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaobao Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyi Xie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1573-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Ling Zeng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02420205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Middelhoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talandier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02103988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belmokhtar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Zeng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.02.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1410-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Auvray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de la Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.10.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVBXKH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.16.P.117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982136v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Su" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Ju Qin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Zha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.01.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01741629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1442-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248586v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Talandier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Djizanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de La Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Righini-Waz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2018.02.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1238-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Menaceur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-1137-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0897-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.B. Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Shao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Xie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.04.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340884v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rolland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.06.039" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104941v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.07.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968531v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.12.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LRWRD4N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.08.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719008v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009065" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lecomte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05312178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kamel Drif" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohmoh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312019v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04676364v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04244604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rita Pajiep" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Shao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04244632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maghami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Toussaint" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719854v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019504011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395921v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de La Vaissiere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatabin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04991229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03923182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spitzenteder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-022-03028-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105935" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Braun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02268-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105542" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02269-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428970v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-02016-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni An" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Conil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Plua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02073-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong Zeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001817" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jun Cui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaobao Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyi Xie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1573-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Ling Zeng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02420205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Middelhoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talandier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02103988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belmokhtar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Zeng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.02.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735799v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.16.P.117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Su" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Ju Qin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1410-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Auvray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de la Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.10.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVBXKH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Zha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.01.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01741629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1442-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248586v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Talandier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Djizanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de La Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Righini-Waz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2018.02.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1238-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Menaceur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-1137-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0897-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.B. Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Shao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Xie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.04.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340884v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rolland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.07.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203294v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.06.039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968531v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.12.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LRWRD4N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.08.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719008v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009065" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lecomte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05312178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kamel Drif" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohmoh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312019v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04676364v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04244632v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maghami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04244604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rita Pajiep" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Shao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Toussaint" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719854v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019504011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395921v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de La Vaissiere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatabin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>