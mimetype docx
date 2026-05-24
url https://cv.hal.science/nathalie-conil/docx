--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -442,1179 +442,1179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversely Isotropic Poroelastic Behaviour of the Callovo-Oxfordian Claystone: A Set of Stress-Dependent Parameters</w:t>
+                <w:t xml:space="preserve">Effect of anisotropy on the thermal volume changes of the Callovo–Oxfordian claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-020-02268-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgele.19.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058528v1</w:t>
+                <w:t xml:space="preserve">hal-02428970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed heterogeneities after hydration of MX-80 bentonite under pellet/powder form</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
+                <w:t xml:space="preserve">Assessment of Swelling Pressure Determination Methods with Intact Callovo-Oxfordian Claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105542⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (4), pp.1879-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-019-02016-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489695v1</w:t>
+                <w:t xml:space="preserve">hal-03045923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Poro-Elastic Behaviour of a Transversely Isotropic Shale: Thermal Expansion and Pressurization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Sulem</w:t>
+                <w:t xml:space="preserve">Soil–atmosphere interaction in the overburden of a short-lived low and intermediate level nuclear waste (LLW/ILW) disposal facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.103610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-020-02269-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2020.103610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058532v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anisotropy on the thermal volume changes of the Callovo–Oxfordian claystone</w:t>
+                <w:t xml:space="preserve">Thermo-Poro-Elastic Behaviour of a Transversely Isotropic Shale: Thermal Expansion and Pressurization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.19.00045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-020-02269-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428970v1</w:t>
+                <w:t xml:space="preserve">hal-03058532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Swelling Pressure Determination Methods with Intact Callovo-Oxfordian Claystone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Investigation of the THM Behavior of the Callovo-Oxfordian Claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Plua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Seyedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 53 (4), pp.1879-1888. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-019-02016-y⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 53 (6), pp.2747-2769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-020-02073-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045923v1</w:t>
+                <w:t xml:space="preserve">ineris-03318329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil–atmosphere interaction in the overburden of a short-lived low and intermediate level nuclear waste (LLW/ILW) disposal facility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ni An</w:t>
+                <w:t xml:space="preserve">Experimental study on the aeolotropic swelling behaviour of compacted bentonite/claystone mixture with axial/radial technological voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixiong Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2020.103610⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 278, pp.105846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045883v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Investigation of the THM Behavior of the Callovo-Oxfordian Claystone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation and Modeling of the Hydraulic Conductivity of Saturated Bentonite–Claystone Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixiong Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-020-02073-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (10), pp.04020184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03318329v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the aeolotropic swelling behaviour of compacted bentonite/claystone mixture with axial/radial technological voids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observed heterogeneities after hydration of MX-80 bentonite under pellet/powder form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhixiong Zeng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Conil</w:t>
+                <w:t xml:space="preserve">William Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 278, pp.105846. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.105542 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2020.105542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045823v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation and Modeling of the Hydraulic Conductivity of Saturated Bentonite–Claystone Mixture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Transversely Isotropic Poroelastic Behaviour of the Callovo-Oxfordian Claystone: A Set of Stress-Dependent Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (10), pp.04020184. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-020-02268-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045857v1</w:t>
+                <w:t xml:space="preserve">hal-03058528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of swelling pressure of bentonite/claystone mixture in the full range of bentonite fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhixiong Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2071,1261 +2071,1261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active porosity in swelling claystone and shales: insight from the Callovo-Oxfordian claystone</w:t>
+                <w:t xml:space="preserve">Application of instantaneous profile method to determine the hydraulic conductivity of unsaturated natural stiff clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Belmokhtar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wei Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng-Ju Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgele.18.00010⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103988v1</w:t>
+                <w:t xml:space="preserve">hal-01982136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of degree of saturation on the unconfined compressive strength of natural stiff clays with consideration of air entry value</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+                <w:t xml:space="preserve">Theoretical Analysis of Pore Pressure Diffusion in Some Basic Rock Mechanics Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 237, pp.140-148. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-018-1410-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982084v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-step triaxial compressive creep behaviour and induced gas permeability change of clay-rich rock</w:t>
+                <w:t xml:space="preserve">Multi-stage water permeability measurements on claystone by steady and transient flow methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Liu</w:t>
+                <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Xie</w:t>
+                <w:t xml:space="preserve">Christophe Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Shao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Conil</w:t>
+                <w:t xml:space="preserve">Rémi de la Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68 (4), pp.281 - 289. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 247, pp.27-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgeot.16.P.117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735799v1</w:t>
+                <w:t xml:space="preserve">hal-05496877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of instantaneous profile method to determine the hydraulic conductivity of unsaturated natural stiff clay</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-step triaxial compressive creep behaviour and induced gas permeability change of clay-rich rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng-Ju Qin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Feng Zhang</w:t>
+                <w:t xml:space="preserve">Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Ye</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Conil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.06.012⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (4), pp.281 - 289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.16.P.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982136v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Analysis of Pore Pressure Diffusion in Some Basic Rock Mechanics Experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Sulem</w:t>
+                <w:t xml:space="preserve">Effects of relative humidity and mineral compositions on creep deformation and failure of a claystone under compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaobao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouyi Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianfu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhua Zha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (4), pp.68 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2018.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-018-1410-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01729595v1</w:t>
+                <w:t xml:space="preserve">hal-01803885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage water permeability measurements on claystone by steady and transient flow methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Auvray</w:t>
+                <w:t xml:space="preserve">Drained Triaxial Tests in Low-Permeability Shales: Application to the Callovo-Oxfordian Claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi de la Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 247, pp.27-37. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (7), pp.1978-1193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-018-1442-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05496877v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of relative humidity and mineral compositions on creep deformation and failure of a claystone under compression</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How rock samples can be representative of in situ condition: A case study of Callovo-Oxfordian claystones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhua Zha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H Djizanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R de La Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Righini-Waz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2018.01.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.613-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803885v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drained Triaxial Tests in Low-Permeability Shales: Application to the Callovo-Oxfordian Claystone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+                <w:t xml:space="preserve">Effect of degree of saturation on the unconfined compressive strength of natural stiff clays with consideration of air entry value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingling Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-018-1442-0⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 237, pp.140-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2018.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741629v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How rock samples can be representative of in situ condition: A case study of Callovo-Oxfordian claystones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active porosity in swelling claystone and shales: insight from the Callovo-Oxfordian claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (4), pp.613-623. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.226-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2018.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgele.18.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248586v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-step triaxial compressive creep behaviour and induced gas permeability change of clay-rich rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (4), pp.281 - 289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/jgeot.16.P.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803890v1</w:t>
@@ -3336,77 +3336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal volume changes and creep in the Callovo-Oxfordian claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3453,77 +3453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poroelasticity of the Callovo–Oxfordian Claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3581,451 +3581,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Thermo-Hydro-Mechanical Behaviour of a Sheared Callovo-Oxfordian Claystone Sample with Respect to the EDZ Behaviour</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Conil</w:t>
+                <w:t xml:space="preserve">Gas permeability evolution mechanism during creep of a low permeable claystone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.B. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-015-0897-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129, pp.47 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271319v1</w:t>
+                <w:t xml:space="preserve">hal-01736160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas permeability evolution mechanism during creep of a low permeable claystone</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of stylolites on the mechanical strength of limestone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nicolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.04.021⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 690, Part A, pp.4-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736160v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of stylolites on the mechanical strength of limestone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Thermo-Hydro-Mechanical Behaviour of a Sheared Callovo-Oxfordian Claystone Sample with Respect to the EDZ Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Menaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Conil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 690, Part A, pp.4-20. </w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.1875-1888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-015-0897-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340884v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermo-mechanical behaviour of the Callovo-Oxfordian claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Menaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4344,77 +4344,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological analysis of stylolites for paleostress estimation in limestones surrounding the Andra Underground Research Laboratory site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4474,77 +4474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the growth of stylolites in sedimentary rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,267 +5230,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04244604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux outils de gestion du risque cavités : saisie et capitalisation des données d’inspection géotechnique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pinon</w:t>
+                <w:t xml:space="preserve">Caractérisation hydromécanique et modélisation du comportement de la craie de Chateau-Landon (77)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Rita Pajiep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Degas</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Fu Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountaka Souley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. édition des Assises nationales des risques naturels (ANRN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03988757v1</w:t>
+                <w:t xml:space="preserve">hal-03876366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux et atouts des solutions numériques pour la gestion des données d'inspection géotechnique : l'exemple du portail e.cenaris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental hydraulic fracturing of COx claystone through thermal pressurization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUROCK 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720252v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydromécanique et modélisation du comportement de la craie de Chateau-Landon (77)</w:t>
+                <w:t xml:space="preserve">Modélisation numérique et caractérisation du comportement HM de la craie de Château Landon (77)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rita Pajiep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
@@ -5524,346 +5541,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876366v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental hydraulic fracturing of COx claystone through thermal pressurization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chabot</w:t>
+                <w:t xml:space="preserve">Nouveaux outils de gestion du risque cavités : saisie et capitalisation des données d’inspection géotechnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Degas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCK 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">5. édition des Assises nationales des risques naturels (ANRN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395886v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03988757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et caractérisation du comportement HM de la craie de Château Landon (77)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux et atouts des solutions numériques pour la gestion des données d'inspection géotechnique : l'exemple du portail e.cenaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mountaka Souley</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719854v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory investigation of the transversely isotropic, stress dependent poroelastic properties of shale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5977,278 +5977,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03501217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling behavior of unsaturated claystone/ bentonite mixtures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Talandier</w:t>
+                <w:t xml:space="preserve">Effets de l’isotropie transverse sur le comportement volumique thermique de l’argilite du Callovo-Oxfordien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4TH EUROPEAN CONFERENCE ON UNSATURATED SOILS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10èmes Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972005v1</w:t>
+                <w:t xml:space="preserve">hal-04396031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’isotropie transverse sur le comportement volumique thermique de l’argilite du Callovo-Oxfordien</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Sulem</w:t>
+                <w:t xml:space="preserve">Swelling behavior of unsaturated claystone/ bentonite mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Middelhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farimah Masrouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4TH EUROPEAN CONFERENCE ON UNSATURATED SOILS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal. pp.04011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202019504011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396031v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mechanical anisotropy in clayey rocks by Digital Image Correlation</w:t>
               </w:r>
@@ -6372,64 +6372,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laboratory investigation of the thermo-hydro-mechanical properties of the Callovo-Oxfordian claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6493,64 +6493,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laboratory testing procedure for the determination of coupled thermo-poromechanical properties of low permeable geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6601,77 +6601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés poroélastiques isotropes tranverses de l’argilite du Callovo-Oxfordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Conil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6722,64 +6722,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'argilite du Callovo-Oxfordien sous des sollicitations thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6843,64 +6843,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des propriétés THM des roches poreuses avec un essai de chargement transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6964,64 +6964,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore pressure diffusion in some basic rock mechanics experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sulem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7366,51 +7366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04991229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03923182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spitzenteder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-022-03028-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105935" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Braun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02268-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105542" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02269-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428970v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-02016-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni An" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Conil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Plua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02073-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong Zeng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105846" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001817" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jun Cui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaobao Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyi Xie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1573-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Ling Zeng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02420205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Middelhoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talandier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02103988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belmokhtar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Zeng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.02.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735799v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.16.P.117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Su" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Ju Qin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1410-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Auvray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de la Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.10.019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVBXKH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Zha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.01.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01741629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1442-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248586v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Talandier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Djizanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de La Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Righini-Waz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2018.02.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1238-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Menaceur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-1137-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0897-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.B. Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Shao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Liu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Xie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.04.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340884v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rolland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.07.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203294v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.06.039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968531v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.12.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LRWRD4N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.08.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719008v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009065" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lecomte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05312178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kamel Drif" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohmoh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312019v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04676364v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04244632v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maghami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04244604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rita Pajiep" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Shao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Toussaint" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719854v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019504011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395921v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de La Vaissiere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatabin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04991229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Conil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03923182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spitzenteder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-022-03028-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493919v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105935" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Braun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-019-02016-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni An" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Conil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02269-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vitel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Plua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ngoc Vu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02073-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong Zeng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105846" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001817" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2020.105542" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02268-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jun Cui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105137" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaobao Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Shao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyi Xie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1573-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Ling Zeng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105275" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02420205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Middelhoff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masrouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talandier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Conil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Su" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Ju Qin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.06.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1410-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05496877v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Auvray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de la Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.10.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVBXKH8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.16.P.117" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Zha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2018.01.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01741629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Belmokhtar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1442-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03248586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Talandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Djizanne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R de La Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Righini-Waz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2018.02.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingling Zeng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2018.02.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02103988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104056v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-017-1238-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Menaceur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-016-1137-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.B. Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Shao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Xie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.04.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rolland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Heap" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-015-0897-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02104941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2015.07.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203294v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.06.039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968531v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuisinier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farimah Masrouri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.12.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LRWRD4N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.08.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719008v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB009065" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lecomte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05312178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kamel Drif" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohmoh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312019v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04676364v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04244632v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maghami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04244604v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rita Pajiep" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Shao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876366v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719854v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988757v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Degas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Toussaint" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Klein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03501217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972005v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019504011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dimanov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395921v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de La Vaissiere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatabin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>