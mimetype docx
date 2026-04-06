--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3051,291 +3051,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens alters epithelial permeability and translocates across Caco-2/TC7 intestinal cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Madi</w:t>
+                <w:t xml:space="preserve">Cell-associated hemolysis activity in the clinical strain of Pseudomonas fluorescens MFN1032</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Svinareff</w:t>
+                <w:t xml:space="preserve">Gaelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Josette Guerillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (1), </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1757-4749-2-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938258v1</w:t>
+                <w:t xml:space="preserve">hal-01938268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-associated hemolysis activity in the clinical strain of Pseudomonas fluorescens MFN1032</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sperandio</w:t>
+                <w:t xml:space="preserve">Pseudomonas fluorescens alters epithelial permeability and translocates across Caco-2/TC7 intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Rossignol</w:t>
+                <w:t xml:space="preserve">Pascal Svinareff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Guerillon</w:t>
+                <w:t xml:space="preserve">Marc Gj Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (1), </w:t>
+              <w:t xml:space="preserve">Gut Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1757-4749-2-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938268v1</w:t>
+                <w:t xml:space="preserve">hal-01938258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The clinical Pseudomonas fluorescens MFN1032 strain exerts a cytotoxic effect on epithelial intestinal cells and induces Interleukin-8 via the AP-1 signaling pathway</w:t>
               </w:r>
@@ -4182,51 +4182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pseudomonas Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Washington, United States</w:t>
@@ -5642,51 +5642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Scardaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bietto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Breton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquemot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Yaker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040530" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Farhat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00285-19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02607" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sebei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01685" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Ben Hamida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-017-9301-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zebre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Leblanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcmas.2017.605.181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0171-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1135-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alnabhani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montcuquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Dussaillant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000291" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00631" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kergourlay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HNDC81-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306690v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Manai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2012.10.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella B. Posteraro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.06251-11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottenceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Pons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01217-10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.09.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS5Q1F3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Svinareff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-4749-2-16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938268v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rossignol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Guerillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-124" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-215" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938270v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried V&#233;ron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90906967" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362507v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366398v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lecoutour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callanan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881.)" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F&#233;camp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362520v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02362591v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Scardaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bietto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Breton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquemot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Yaker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040530" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Farhat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00285-19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02607" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sebei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01685" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Ben Hamida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-017-9301-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zebre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Leblanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcmas.2017.605.181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0171-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1135-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alnabhani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montcuquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Dussaillant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000291" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00631" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kergourlay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HNDC81-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306690v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Manai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2012.10.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella B. Posteraro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.06251-11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottenceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Pons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01217-10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.09.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS5Q1F3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rossignol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Guerillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-124" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938258v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Svinareff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-4749-2-16" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-215" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938270v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried V&#233;ron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90906967" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362507v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366398v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lecoutour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callanan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881.)" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F&#233;camp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362520v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02362591v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>