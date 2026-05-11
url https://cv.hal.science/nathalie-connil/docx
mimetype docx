--- v1 (2026-04-06)
+++ v2 (2026-05-11)
@@ -66,5436 +66,7546 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norepinephrine and Serotonin Can Modulate the Behavior of the Probiotic Enterococcus faecium NCIMB10415 towards the Host: Is a Putative Surface Sensor Involved?</w:t>
+                <w:t xml:space="preserve">A QseBC-like system is involved in motility and biofilm formation responses to catecholamines in Pseudomonas aeruginosa PAO1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossella Scardaci</w:t>
+                <w:t xml:space="preserve">Meryem Boujnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bietto</w:t>
+                <w:t xml:space="preserve">Gwenaëlle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+                <w:t xml:space="preserve">Katy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.487. </w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 210, pp.108162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10030487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2025.108162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469226v1</w:t>
+                <w:t xml:space="preserve">hal-05611643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host Starvation and Female Sex Influence Enterobacterial ClpB Production: A Possible Link to the Etiology of Eating Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pediococcus pentosaceus MZF16 Probiotic Strain Prevents In Vitro Cytotoxic Effects of Pseudomonas aeruginosa H103 and Prolongs the Lifespan of Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Boujnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Breton</w:t>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jacquemot</w:t>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Yaker</w:t>
+                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Connil</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8040530⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/PATHOGENS14030244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547695v1</w:t>
+                <w:t xml:space="preserve">hal-05333540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Catecholamines (Epinephrine/Norepinephrine) on Biofilm Formation and Adhesion in Pathogenic and Probiotic Strains of Enterococcus faecalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Lactic acid bacteria and their bioactive compounds: key regulators of gut microbiota and immune function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Fijan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+                <w:t xml:space="preserve">Bojana Bogovič Matijašić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Nilly</w:t>
+                <w:t xml:space="preserve">Marikunte Yanjarappa Sreenivasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouiza Mesguida</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marimuthu Anandharaj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01501⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1720803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477029v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic Potential and Safety Evaluation of Enterococcus faecalis OB14 and OB15, Isolated From Traditional Tunisian Testouri Cheese and Rigouta, Using Physiological and Genomic Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the virulence of enterococcal strains isolated from high touch surfaces in a hospital in Bejaia (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ourtirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Baccouri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farida Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00881⟩</w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.107736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2025.107736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306689v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Pediococcus pentosaceus MZF16, a Bacteriocinogenic Probiotic Strain Isolated from Dried Ossban in Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro and In Silico Assessment of the Probiotic and Technological Potential of Lacticaseibacillus rhamnosus MW019593 Isolated from Algerian Cow’s Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Mekdade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
+                <w:t xml:space="preserve">Assia Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asma Meghezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00285-19⟩</w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12602-025-10508-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306688v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro Assessment of the Probiotic Properties and Bacteriocinogenic Potential of Pediococcus pentosaceus MZF16 Isolated From Artisanal Tunisian Meat “Dried Ossban”</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of Probiotic Strains of Weizmannia coagulans, Previously Known as Bacillus coagulans, as Food Supplements and Their Use in Human Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Fijan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Fijan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02607⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.935-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/applmicrobiol3030064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938794v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Probiotic Properties and Safety of Enterococcus faecium Isolated From Artisanal Tunisian Meat “Dried Ossban”</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norepinephrine and Serotonin Can Modulate the Behavior of the Probiotic Enterococcus faecium NCIMB10415 towards the Host: Is a Putative Surface Sensor Involved?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaled Sebei</w:t>
+                <w:t xml:space="preserve">Rossella Scardaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01685⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10030487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937961v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic Characteristics of Lactobacillus curvatus DN317, a Strain Isolated from Chicken Ceca</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12602-017-9301-y⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), pp.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938101v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Streptomyces Common Scab Toxins Diffusion in Potato Tubers and through the Intestinal Barrier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Leclerc</w:t>
+                <w:t xml:space="preserve">Editorial: Microbial Systems as Paradigms of Successful and Sustainable Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Luganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Zebre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrica Pessione</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20546/ijcmas.2017.605.181⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.785106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923929v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance P enhances lactic acid and tyramine production in Enterococcus faecalis V583 and promotes its cytotoxic effect on intestinal Caco-2/TC7 cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Awa N’diaye</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequences of Five Potentially Probiotic Enterococcus faecium Strains Isolated from an Artisanal Tunisian Meat (Dried Ossban)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13099-017-0171-3⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.01348-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938107v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pathogenic potential of Pseudomonas fluorescens MFN1032 on enterocytes can be modulated by serotonin, substance P and epinephrine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Déchelotte</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Enterococcus faecalis Strain OB15, a Probiotic Strain Recently Isolated from Tunisian Rigouta Cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Baccouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-015-1135-y⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.01433-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938115v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host Starvation and Female Sex Influence Enterobacterial ClpB Production: A Possible Link to the Etiology of Eating Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
+                <w:t xml:space="preserve">Linda Yaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cornelis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8040530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938111v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens Alters the Intestinal Barrier Function by Modulating IL-1β Expression Through Hematopoietic NOD2 Signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Catecholamines (Epinephrine/Norepinephrine) on Biofilm Formation and Adhesion in Pathogenic and Probiotic Strains of Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Alnabhani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maryline Roy</w:t>
+                <w:t xml:space="preserve">Ouiza Mesguida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000291⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938122v1</w:t>
+                <w:t xml:space="preserve">hal-03477029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-to-function relationships of bacterial translocator protein (TSPO): a focus on Pseudomonas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Probiotic Potential and Safety Evaluation of Enterococcus faecalis OB14 and OB15, Isolated From Traditional Tunisian Testouri Cheese and Rigouta, Using Physiological and Genomic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Baccouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur A. Zebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, pp.631. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00631⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535956v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus salivarius: Bacteriocin and probiotic activity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequence of Pediococcus pentosaceus MZF16, a Bacteriocinogenic Probiotic Strain Isolated from Dried Ossban in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2013.05.010⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00285-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01938207v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity and inflammatory potential of two Pseudomonas mosselii strains isolated from clinical samples of hospitalized patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">In vitro Assessment of the Probiotic Properties and Bacteriocinogenic Potential of Pediococcus pentosaceus MZF16 Isolated From Artisanal Tunisian Meat “Dried Ossban”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-13-123⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306690v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of the probiotic potential of &amp;lt;em&amp;gt;Lactobacillus salivarius&amp;lt;/em&amp;gt; SMXD51</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Manai</w:t>
+                <w:t xml:space="preserve">Evaluation of Probiotic Properties and Safety of Enterococcus faecium Isolated From Artisanal Tunisian Meat “Dried Ossban”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2012.10.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651193v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Peptidylprolyl cis / trans Isomerases in Enterococcus faecalis Virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Substance P enhances lactic acid and tyramine production in Enterococcus faecalis V583 and promotes its cytotoxic effect on intestinal Caco-2/TC7 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.06251-11⟩</w:t>
+              <w:t xml:space="preserve">Gut Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13099-017-0171-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938214v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probiotic Characteristics of Lactobacillus curvatus DN317, a Strain Isolated from Chicken Ceca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080407⟩</w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (4), pp.415 - 424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12602-017-9301-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01131037v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Bactericidal Activity of Microcin L in Escherichia coli and Salmonella enterica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Pons</w:t>
+                <w:t xml:space="preserve">Evaluation of Streptomyces Common Scab Toxins Diffusion in Potato Tubers and through the Intestinal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Zebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01217-10⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (5), pp.1662 - 1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20546/ijcmas.2017.605.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938220v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full virulence of Pseudomonas aeruginosa requires OprF.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">Pseudomonas fluorescens Alters the Intestinal Barrier Function by Modulating IL-1β Expression Through Hematopoietic NOD2 Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Alnabhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montcuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Dussaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00850-10⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.543 - 555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00722216v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing insights into the safety of bacteriocins: the case of enterocin S37</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The pathogenic potential of Pseudomonas fluorescens MFN1032 on enterocytes can be modulated by serotonin, substance P and epinephrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Déchelotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.09.019⟩</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 197 (8), pp.983 - 990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-015-1135-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01938264v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-associated hemolysis activity in the clinical strain of Pseudomonas fluorescens MFN1032</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-124⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938268v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens alters epithelial permeability and translocates across Caco-2/TC7 intestinal cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structure-to-function relationships of bacterial translocator protein (TSPO): a focus on Pseudomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1757-4749-2-16⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938258v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The clinical Pseudomonas fluorescens MFN1032 strain exerts a cytotoxic effect on epithelial intestinal cells and induces Interleukin-8 via the AP-1 signaling pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Le Roux</w:t>
+                <w:t xml:space="preserve">Lactobacillus salivarius: Bacteriocin and probiotic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kergourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-215⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.296 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2013.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938265v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-Negative Bacterial Sensors for Eukaryotic Signal Molecules</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Cytotoxicity and inflammatory potential of two Pseudomonas mosselii strains isolated from clinical samples of hospitalized patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s90906967⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-13-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938270v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In vitro evaluation of the probiotic potential of &amp;lt;em&amp;gt;Lactobacillus salivarius&amp;lt;/em&amp;gt; SMXD51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (6), pp.584-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2012.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involvement of Peptidylprolyl cis / trans Isomerases in Enterococcus faecalis Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunella B. Posteraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (5), pp.1728 - 1735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.06251-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjeet Bains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Oxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (11), pp.e80407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01131037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growing insights into the safety of bacteriocins: the case of enterocin S37</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanath Belguesmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (2), pp.159 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanism of Bactericidal Activity of Microcin L in Escherichia coli and Salmonella enterica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (3), pp.997 - 1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01217-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full virulence of Pseudomonas aeruginosa requires OprF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.1176-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00850-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00722216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell-associated hemolysis activity in the clinical strain of Pseudomonas fluorescens MFN1032</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Guerillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudomonas fluorescens alters epithelial permeability and translocates across Caco-2/TC7 intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Svinareff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gut Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1757-4749-2-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The clinical Pseudomonas fluorescens MFN1032 strain exerts a cytotoxic effect on epithelial intestinal cells and induces Interleukin-8 via the AP-1 signaling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar O. Lakhdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Blottiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gram-Negative Bacterial Sensors for Eukaryotic Signal Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (9), pp.6967 - 6990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s90906967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maîtrise du développement de Listeria monocytogenes dans le saumon fumé : intérêt de la biopréservation par des bactéries lactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinta Rachman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (1-2), pp.135-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2003029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of epinephrine on Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+                <w:t xml:space="preserve">Endocrine Microbiology, from gut to skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanyo Amegnona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Boujnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale NBISE - 497</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Skin Physiology International Meeting, SPIM2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2026, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395718v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro assessment of the probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16, isolated from artisanal Tunisian meat « Dried Ossban »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Interplay of Pathogens/Beneficial microbes within the host: stress hormones dictate the game’s rules?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Boujnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mounir M. Ferchichi</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">World of Microbiome, session Gut Brain Axis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sofia (Bulgaria), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362507v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of epinephrine on Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale NBISE - 497</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395748v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In vitro assessment of the probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16, isolated from artisanal Tunisian meat « Dried Ossban »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir M. Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of epinephrine on Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pseudomonas Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Listeria monocytogenes adhesion and biofilm formation by catecholamines (epinephrine and norepinephrine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Lecoutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Callanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Athlone, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of probiotic and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Human Gut-On-Chip Model: Reconstitution of cell-bacteria microenvironment, Mimicking Human Intestine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTIMIC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France. </w:t>
+              <w:t xml:space="preserve">Annual Meeting European Organ-on-Chip Society EUROoCS2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362460v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRESS HORMONES INCREASE BIOFILM FORMATION OF ENTEROCOCCUS FAECALIS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Evaluation of probiotic and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th probiotics, prebiotics &amp; new foods, nutraceuticals and botanicals for nutrition &amp; human and microbiota health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ANTIMIC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362497v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion and biofilms of Pseudomonas aeruginosa are increased under epinephrine stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">STRESS HORMONES INCREASE BIOFILM FORMATION OF ENTEROCOCCUS FAECALIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Baccouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th probiotics, prebiotics &amp; new foods, nutraceuticals and botanicals for nutrition &amp; human and microbiota health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00881.)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365000v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stress hormone epinephrine on Pseudomonas aeruginosa biofilm formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Adhesion and biofilms of Pseudomonas aeruginosa are increased under epinephrine stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365916v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effect of stress hormone epinephrine on Pseudomonas aeruginosa biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles MuFoPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurobiofilms 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366933v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological modulations of the pathogen Enterococcus faecalis MMH594 by epinephrine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evaluation of probiotic properties and safety of Enterococcus faecium isolated from artisanal Tunisian meat ‘Dried Ossban’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365027v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk and safety of Enteroccocci in probiotic use</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFM 2018</w:t>
+              <w:t xml:space="preserve">Journées annuelles MuFoPAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362510v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of probiotic properties and safety of Enterococcus faecium isolated from artisanal Tunisian meat ‘Dried Ossban’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Physiological modulations of the pathogen Enterococcus faecalis MMH594 by epinephrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fécamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk and safety of Enteroccocci in probiotic use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Baccouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362520v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional Foods – A Glance on Production, Marketing, and Regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Functional Foods – A Glance on Production, Marketing, and Regulations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor &amp; Francis Eds. CRC Press, 2026, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Taylor &amp; Francis Eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Glance on Production, Marketing, and Regulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 1: Nanoparticles and microbiota: Interaction to death or resilience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.K. Yadav, P. J. Babu, J.J. Song, A. Khara A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology and Human Health: Current Research and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.1-48, 2023, 978-0-323-90750-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 10. The Unsafety of Probiotics for Incorporation in Food Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mortazavian A.M., Khorshidian N and Da Cruz A.G. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Vitro Functionality of Probiotics in Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Sci. Publ, pp.247-309, 2021, 978-1-68507-193-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions bactéries-hôte dans l'axe intestin-cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bactériologie. univ Rouen, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02362591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5642,51 +7752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Scardaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bietto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Breton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquemot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Yaker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040530" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Farhat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00285-19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02607" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sebei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01685" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Ben Hamida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-017-9301-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zebre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Leblanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcmas.2017.605.181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0171-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1135-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alnabhani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montcuquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Dussaillant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000291" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00631" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kergourlay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HNDC81-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306690v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Manai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2012.10.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella B. Posteraro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.06251-11" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottenceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Pons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01217-10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.09.019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS5Q1F3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rossignol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Guerillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-124" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938258v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Svinareff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-4749-2-16" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938265v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-215" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938270v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried V&#233;ron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90906967" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362507v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366398v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lecoutour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callanan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881.)" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366933v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F&#233;camp" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362520v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02362591v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boujnane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Jeannot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2025.108162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PATHOGENS14030244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Fijan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Bogovi&#269; Matija&#353;i&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marikunte Yanjarappa Sreenivasa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimuthu Anandharaj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1720803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Ourtirane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bendali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2025.107736" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Madi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Mekdade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ikhlef" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Meghezzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-025-10508-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fijan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol3030064" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Scardaci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bietto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030487" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luganini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Pessione" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.785106" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sebei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01348-19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Smaali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01433-19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Breton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquemot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Yaker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040530" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Farhat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00285-19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02607" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01685" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0171-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Ben Hamida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-017-9301-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zebre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Leblanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcmas.2017.605.181" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alnabhani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montcuquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Dussaillant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000291" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1135-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535956v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00631" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kergourlay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HNDC81-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-123" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651193v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Manai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2012.10.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella B. Posteraro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.06251-11" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.09.019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS5Q1F3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938220v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Morin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottenceau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Pons" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01217-10" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rossignol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Guerillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-124" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Svinareff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-4749-2-16" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938265v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-215" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried V&#233;ron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90906967" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895514v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003029" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Ismail" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bohuon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanyo Amegnona" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609625v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395718v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362507v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395748v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lecoutour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callanan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608710v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362460v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881.)" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365916v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362520v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F&#233;camp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362510v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615104v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615087v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615082v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02362591v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>