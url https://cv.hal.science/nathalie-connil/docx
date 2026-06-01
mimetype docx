--- v2 (2026-05-11)
+++ v3 (2026-06-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,1744 +230,1735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05611643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediococcus pentosaceus MZF16 Probiotic Strain Prevents In Vitro Cytotoxic Effects of Pseudomonas aeruginosa H103 and Prolongs the Lifespan of Caenorhabditis elegans</w:t>
+                <w:t xml:space="preserve">Catecholamines modulate Pathogen-Probiotic-Host interactions: Insights from Pseudomonas aeruginosa and Pediococcus pentosaceus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Boujnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">Héloïse Biziere-Maco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
+                <w:t xml:space="preserve">Salomé Lecoutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">P Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333540v1</w:t>
+                <w:t xml:space="preserve">hal-05620971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Lactic acid bacteria and their bioactive compounds: key regulators of gut microbiota and immune function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the virulence of enterococcal strains isolated from high touch surfaces in a hospital in Bejaia (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ourtirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Fijan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marimuthu Anandharaj</w:t>
+                <w:t xml:space="preserve">Farida Bendali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1720803⟩</w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.107736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2025.107736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05611653v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the virulence of enterococcal strains isolated from high touch surfaces in a hospital in Bejaia (Algeria)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro and In Silico Assessment of the Probiotic and Technological Potential of Lacticaseibacillus rhamnosus MW019593 Isolated from Algerian Cow’s Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Mekdade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roza Ourtirane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Connil</w:t>
+                <w:t xml:space="preserve">Assia Ikhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Bendali</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asma Meghezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.107736. </w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.91-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2025.107736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12602-025-10508-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05611650v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro and In Silico Assessment of the Probiotic and Technological Potential of Lacticaseibacillus rhamnosus MW019593 Isolated from Algerian Cow’s Milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pediococcus pentosaceus MZF16 Probiotic Strain Prevents In Vitro Cytotoxic Effects of Pseudomonas aeruginosa H103 and Prolongs the Lifespan of Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Boujnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Madi</w:t>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Mekdade</w:t>
+                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Ikhlef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asma Meghezzi</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12602-025-10508-3⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/PATHOGENS14030244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05611077v1</w:t>
+                <w:t xml:space="preserve">hal-05333540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Probiotic Strains of Weizmannia coagulans, Previously Known as Bacillus coagulans, as Food Supplements and Their Use in Human Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Editorial: Lactic acid bacteria and their bioactive compounds: key regulators of gut microbiota and immune function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Fijan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Fijan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Connil</w:t>
+                <w:t xml:space="preserve">Bojana Bogovič Matijašić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marikunte Yanjarappa Sreenivasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marimuthu Anandharaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/applmicrobiol3030064⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1720803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05611654v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norepinephrine and Serotonin Can Modulate the Behavior of the Probiotic Enterococcus faecium NCIMB10415 towards the Host: Is a Putative Surface Sensor Involved?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bietto</w:t>
+                <w:t xml:space="preserve">Overview of Probiotic Strains of Weizmannia coagulans, Previously Known as Bacillus coagulans, as Food Supplements and Their Use in Human Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Fijan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tamara Fijan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.487. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.935-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10030487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/applmicrobiol3030064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469226v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norepinephrine and Serotonin Can Modulate the Behavior of the Probiotic Enterococcus faecium NCIMB10415 towards the Host: Is a Putative Surface Sensor Involved?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Groboillot</w:t>
+                <w:t xml:space="preserve">Rossella Scardaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+                <w:t xml:space="preserve">Francesca Bietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10030487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890312v1</w:t>
+                <w:t xml:space="preserve">hal-05469226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Microbial Systems as Paradigms of Successful and Sustainable Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Luganini</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Pessione</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.785106⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), pp.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05618369v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequences of Five Potentially Probiotic Enterococcus faecium Strains Isolated from an Artisanal Tunisian Meat (Dried Ossban)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Sebei</w:t>
+                <w:t xml:space="preserve">Editorial: Microbial Systems as Paradigms of Successful and Sustainable Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Luganini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Pessione</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.01348-19⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.785106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05611053v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Enterococcus faecalis Strain OB15, a Probiotic Strain Recently Isolated from Tunisian Rigouta Cheese</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence of Catecholamines (Epinephrine/Norepinephrine) on Biofilm Formation and Adhesion in Pathogenic and Probiotic Strains of Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiza Mesguida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Issam Smaali</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (15), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.01433-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05611022v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host Starvation and Female Sex Influence Enterobacterial ClpB Production: A Possible Link to the Etiology of Eating Disorders</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Enterococcus faecalis Strain OB15, a Probiotic Strain Recently Isolated from Tunisian Rigouta Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Breton</w:t>
+                <w:t xml:space="preserve">Olfa Baccouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jacquemot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Connil</w:t>
+                <w:t xml:space="preserve">Issam Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8040530⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.01433-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547695v1</w:t>
+                <w:t xml:space="preserve">hal-05611022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Catecholamines (Epinephrine/Norepinephrine) on Biofilm Formation and Adhesion in Pathogenic and Probiotic Strains of Enterococcus faecalis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequences of Five Potentially Probiotic Enterococcus faecium Strains Isolated from an Artisanal Tunisian Meat (Dried Ossban)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01501⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.01348-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477029v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic Potential and Safety Evaluation of Enterococcus faecalis OB14 and OB15, Isolated From Traditional Tunisian Testouri Cheese and Rigouta, Using Physiological and Genomic Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+                <w:t xml:space="preserve">Host Starvation and Female Sex Influence Enterobacterial ClpB Production: A Possible Link to the Etiology of Eating Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Ben Farhat</w:t>
+                <w:t xml:space="preserve">Justine Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur A. Zebre</w:t>
+                <w:t xml:space="preserve">Linda Yaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Zimmermann</w:t>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8040530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306689v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequence of Pediococcus pentosaceus MZF16, a Bacteriocinogenic Probiotic Strain Isolated from Dried Ossban in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2008,2972 +1999,3106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro Assessment of the Probiotic Properties and Bacteriocinogenic Potential of Pediococcus pentosaceus MZF16 Isolated From Artisanal Tunisian Meat “Dried Ossban”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+                <w:t xml:space="preserve">Probiotic Potential and Safety Evaluation of Enterococcus faecalis OB14 and OB15, Isolated From Traditional Tunisian Testouri Cheese and Rigouta, Using Physiological and Genomic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Baccouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+                <w:t xml:space="preserve">Leila Ben Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
+                <w:t xml:space="preserve">Arthur A. Zebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+                <w:t xml:space="preserve">Kurt Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.2607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02607⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938794v1</w:t>
+                <w:t xml:space="preserve">hal-02306689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Probiotic Properties and Safety of Enterococcus faecium Isolated From Artisanal Tunisian Meat “Dried Ossban”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">In vitro Assessment of the Probiotic Properties and Bacteriocinogenic Potential of Pediococcus pentosaceus MZF16 Isolated From Artisanal Tunisian Meat “Dried Ossban”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Sebei</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01685⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937961v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance P enhances lactic acid and tyramine production in Enterococcus faecalis V583 and promotes its cytotoxic effect on intestinal Caco-2/TC7 cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Awa N’diaye</w:t>
+                <w:t xml:space="preserve">Evaluation of Probiotic Properties and Safety of Enterococcus faecium Isolated From Artisanal Tunisian Meat “Dried Ossban”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13099-017-0171-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938107v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotic Characteristics of Lactobacillus curvatus DN317, a Strain Isolated from Chicken Ceca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (4), pp.415 - 424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12602-017-9301-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Streptomyces Common Scab Toxins Diffusion in Potato Tubers and through the Intestinal Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Zebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Zebre</w:t>
+                <w:t xml:space="preserve">Jérémy Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (5), pp.1662 - 1676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20546/ijcmas.2017.605.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens Alters the Intestinal Barrier Function by Modulating IL-1β Expression Through Hematopoietic NOD2 Signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substance P enhances lactic acid and tyramine production in Enterococcus faecalis V583 and promotes its cytotoxic effect on intestinal Caco-2/TC7 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Alnabhani</w:t>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Montcuquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique M. Dussaillant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryline Roy</w:t>
+                <w:t xml:space="preserve">Awa N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000291⟩</w:t>
+              <w:t xml:space="preserve">Gut Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13099-017-0171-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938122v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pathogenic potential of Pseudomonas fluorescens MFN1032 on enterocytes can be modulated by serotonin, substance P and epinephrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Biaggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Déchelotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 197 (8), pp.983 - 990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00203-015-1135-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-to-function relationships of bacterial translocator protein (TSPO): a focus on Pseudomonas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+                <w:t xml:space="preserve">Pseudomonas fluorescens Alters the Intestinal Barrier Function by Modulating IL-1β Expression Through Hematopoietic NOD2 Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Alnabhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilios Papadopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Nicolas Montcuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Dussaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00631⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.543 - 555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535956v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus salivarius: Bacteriocin and probiotic activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Manai</w:t>
+                <w:t xml:space="preserve">Structure-to-function relationships of bacterial translocator protein (TSPO): a focus on Pseudomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kergourlay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Connil</w:t>
+                <w:t xml:space="preserve">Vassilios Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2013.05.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01938207v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity and inflammatory potential of two Pseudomonas mosselii strains isolated from clinical samples of hospitalized patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+                <w:t xml:space="preserve">Lactobacillus salivarius: Bacteriocin and probiotic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Madi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">G. Kergourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-13-123⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.296 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2013.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306690v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of the probiotic potential of &amp;lt;em&amp;gt;Lactobacillus salivarius&amp;lt;/em&amp;gt; SMXD51</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Cytotoxicity and inflammatory potential of two Pseudomonas mosselii strains isolated from clinical samples of hospitalized patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (6), pp.584-589. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2012.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-13-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651193v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Peptidylprolyl cis / trans Isomerases in Enterococcus faecalis Virulence</w:t>
+                <w:t xml:space="preserve">In vitro evaluation of the probiotic potential of &amp;lt;em&amp;gt;Lactobacillus salivarius&amp;lt;/em&amp;gt; SMXD51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Connil</w:t>
+                <w:t xml:space="preserve">Soumaya Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
+                <w:t xml:space="preserve">Herve H. Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunella B. Posteraro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Mohamed Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.06251-11⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (6), pp.584-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938214v1</w:t>
+                <w:t xml:space="preserve">hal-02651193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of Peptidylprolyl cis / trans Isomerases in Enterococcus faecalis Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany F. Reffuveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manjeet Bains</w:t>
+                <w:t xml:space="preserve">Brunella B. Posteraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Oxaran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080407⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (5), pp.1728 - 1735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.06251-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01131037v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing insights into the safety of bacteriocins: the case of enterocin S37</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanath Belguesmia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amar Madi</w:t>
+                <w:t xml:space="preserve">Manjeet Bains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sperandio</w:t>
+                <w:t xml:space="preserve">Virginie Oxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 162 (2), pp.159 - 163. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (11), pp.e80407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.09.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01938264v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01131037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of Bactericidal Activity of Microcin L in Escherichia coli and Salmonella enterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Morin</w:t>
+                <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Connil</w:t>
+                <w:t xml:space="preserve">Marie Cottenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (3), pp.997 - 1007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.01217-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full virulence of Pseudomonas aeruginosa requires OprF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
+                <w:t xml:space="preserve">Annelise Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Chapalain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hichem Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 79 (3), pp.1176-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/IAI.00850-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00722216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-associated hemolysis activity in the clinical strain of Pseudomonas fluorescens MFN1032</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Growing insights into the safety of bacteriocins: the case of enterocin S37</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanath Belguesmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Guerillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (2), pp.159 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01938268v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens alters epithelial permeability and translocates across Caco-2/TC7 intestinal cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Madi</w:t>
+                <w:t xml:space="preserve">Cell-associated hemolysis activity in the clinical strain of Pseudomonas fluorescens MFN1032</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Svinareff</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Gaelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Guerillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1757-4749-2-16⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938258v1</w:t>
+                <w:t xml:space="preserve">hal-01938268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The clinical Pseudomonas fluorescens MFN1032 strain exerts a cytotoxic effect on epithelial intestinal cells and induces Interleukin-8 via the AP-1 signaling pathway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Pseudomonas fluorescens alters epithelial permeability and translocates across Caco-2/TC7 intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve H. Blottiere</w:t>
+                <w:t xml:space="preserve">Pascal Svinareff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Gj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-215⟩</w:t>
+              <w:t xml:space="preserve">Gut Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1757-4749-2-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938265v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-Negative Bacterial Sensors for Eukaryotic Signal Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">The clinical Pseudomonas fluorescens MFN1032 strain exerts a cytotoxic effect on epithelial intestinal cells and induces Interleukin-8 via the AP-1 signaling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar O. Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Véron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amar Madi</w:t>
+                <w:t xml:space="preserve">Herve H. Blottiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
+                <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s90906967⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-10-215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938270v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gram-Negative Bacterial Sensors for Eukaryotic Signal Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (9), pp.6967 - 6990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s90906967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maîtrise du développement de Listeria monocytogenes dans le saumon fumé : intérêt de la biopréservation par des bactéries lactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinta Rachman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (1-2), pp.135-144. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4983,779 +5108,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine Microbiology, from gut to skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanyo Amegnona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Catovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Boujnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skin Physiology International Meeting, SPIM2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2026, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05609633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of Pathogens/Beneficial microbes within the host: stress hormones dictate the game’s rules?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Boujnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World of Microbiome, session Gut Brain Axis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sofia (Bulgaria), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05609625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of epinephrine on Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'école doctorale NBISE - 497</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro assessment of the probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16, isolated from artisanal Tunisian meat « Dried Ossban »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir M. Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of epinephrine on Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pseudomonas Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5765,1739 +5890,1739 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Listeria monocytogenes adhesion and biofilm formation by catecholamines (epinephrine and norepinephrine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Lecoutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Callanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Athlone, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Gut-On-Chip Model: Reconstitution of cell-bacteria microenvironment, Mimicking Human Intestine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting European Organ-on-Chip Society EUROoCS2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05608710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of probiotic and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+                <w:t xml:space="preserve">STRESS HORMONES INCREASE BIOFILM FORMATION OF ENTEROCOCCUS FAECALIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Baccouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTIMIC 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th probiotics, prebiotics &amp; new foods, nutraceuticals and botanicals for nutrition &amp; human and microbiota health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00881.)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362460v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRESS HORMONES INCREASE BIOFILM FORMATION OF ENTEROCOCCUS FAECALIS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Evaluation of probiotic and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th probiotics, prebiotics &amp; new foods, nutraceuticals and botanicals for nutrition &amp; human and microbiota health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ANTIMIC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362497v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion and biofilms of Pseudomonas aeruginosa are increased under epinephrine stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stress hormone epinephrine on Pseudomonas aeruginosa biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobiofilms 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of probiotic properties and safety of Enterococcus faecium isolated from artisanal Tunisian meat ‘Dried Ossban’</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Physiological modulations of the pathogen Enterococcus faecalis MMH594 by epinephrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fécamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khaled Sebei</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFM 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362520v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotic properties and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles MuFoPAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological modulations of the pathogen Enterococcus faecalis MMH594 by epinephrine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Risk and safety of Enteroccocci in probiotic use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Baccouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFM</w:t>
+              <w:t xml:space="preserve">SFM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365027v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk and safety of Enteroccocci in probiotic use</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation of probiotic properties and safety of Enterococcus faecium isolated from artisanal Tunisian meat ‘Dried Ossban’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362510v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Foods – A Glance on Production, Marketing, and Regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Foods – A Glance on Production, Marketing, and Regulations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis Eds. CRC Press, 2026, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05615104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taylor &amp; Francis Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Glance on Production, Marketing, and Regulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05618518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 1: Nanoparticles and microbiota: Interaction to death or resilience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.K. Yadav, P. J. Babu, J.J. Song, A. Khara A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology and Human Health: Current Research and Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.1-48, 2023, 978-0-323-90750-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05615087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 10. The Unsafety of Probiotics for Incorporation in Food Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zommiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mortazavian A.M., Khorshidian N and Da Cruz A.G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vitro Functionality of Probiotics in Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Sci. Publ, pp.247-309, 2021, 978-1-68507-193-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05615082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7507,105 +7632,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions bactéries-hôte dans l'axe intestin-cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Connil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bactériologie. univ Rouen, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02362591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7752,51 +7877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boujnane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Jeannot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2025.108162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PATHOGENS14030244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611653v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Fijan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Bogovi&#269; Matija&#353;i&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marikunte Yanjarappa Sreenivasa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimuthu Anandharaj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1720803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Ourtirane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bendali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2025.107736" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Madi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Mekdade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ikhlef" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Meghezzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-025-10508-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fijan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol3030064" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Scardaci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bietto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030487" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luganini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Pessione" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.785106" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sebei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01348-19" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Smaali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01433-19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547695v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Breton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquemot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Yaker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040530" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Farhat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00285-19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938794v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02607" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01685" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938107v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0171-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Ben Hamida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-017-9301-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zebre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Leblanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcmas.2017.605.181" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alnabhani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montcuquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Dussaillant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000291" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1135-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535956v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00631" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kergourlay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HNDC81-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-123" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651193v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Manai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2012.10.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella B. Posteraro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.06251-11" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.09.019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS5Q1F3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938220v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Morin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottenceau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Pons" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01217-10" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938268v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rossignol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Guerillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-124" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Svinareff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-4749-2-16" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938265v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-215" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried V&#233;ron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90906967" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895514v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003029" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Ismail" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bohuon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanyo Amegnona" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609625v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395718v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362507v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395748v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366398v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lecoutour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callanan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608710v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362460v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881.)" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365916v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362520v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F&#233;camp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362510v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615104v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615087v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615082v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02362591v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boujnane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Jeannot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2025.108162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Biziere-Maco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Lecoutour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Ourtirane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bendali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2025.107736" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Madi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Mekdade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ikhlef" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Meghezzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-025-10508-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PATHOGENS14030244" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Fijan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Bogovi&#269; Matija&#353;i&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marikunte Yanjarappa Sreenivasa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimuthu Anandharaj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1720803" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fijan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmicrobiol3030064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Scardaci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bietto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030487" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luganini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Pessione" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.785106" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Smaali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01433-19" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sebei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01348-19" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02547695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Breton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquemot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Yaker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040530" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00285-19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Farhat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02607" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937961v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01685" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Ben Hamida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-017-9301-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zebre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Leblanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20546/ijcmas.2017.605.181" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-017-0171-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;chelotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1135-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Alnabhani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montcuquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Dussaillant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000291" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00631" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938207v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messaoudi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kergourlay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.05.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HNDC81-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-123" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651193v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Manai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2012.10.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella B. Posteraro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.06251-11" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938220v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Morin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottenceau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Pons" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01217-10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanath Belguesmia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sperandio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.09.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS5Q1F3M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rossignol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Guerillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-124" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Svinareff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1757-4749-2-16" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Roux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-215" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938270v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried V&#233;ron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90906967" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609633v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Ismail" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bohuon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanyo Amegnona" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609625v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395718v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395748v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366398v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371167v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Callanan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608710v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362497v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881.)" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362460v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365916v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365027v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F&#233;camp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366933v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362510v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618518v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615087v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615082v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02362591v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>