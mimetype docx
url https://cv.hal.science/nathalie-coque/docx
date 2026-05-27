--- v0 (2026-03-25)
+++ v1 (2026-05-27)
@@ -373,260 +373,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l'impossible : proposition d'une méthode d'accompagnement parental - Clean Language - à l'annonce d'un diagnostic de Syndrome de Dravet chez l'enfant et au-delà</w:t>
+                <w:t xml:space="preserve">L'anxiété et les symptômes dépressifs chez les parents d'enfants atteints de syndrome de Dravet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Korsak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Coqué</w:t>
+                <w:t xml:space="preserve">Tamara Léonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Marie-Conia</w:t>
+                <w:t xml:space="preserve">Anne de Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dulac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rima Nabbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Françaises de l'Epilepsie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">SFP 2017 - 58 ème Congrès Accuel de la Société Francaise de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nice, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661247v1</w:t>
+                <w:t xml:space="preserve">hal-01645104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'anxiété et les symptômes dépressifs chez les parents d'enfants atteints de syndrome de Dravet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion de l'impossible : proposition d'une méthode d'accompagnement parental - Clean Language - à l'annonce d'un diagnostic de Syndrome de Dravet chez l'enfant et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Nabbout</w:t>
+                <w:t xml:space="preserve">Tania Korsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Auvin</w:t>
+                <w:t xml:space="preserve">Elodie Marie-Conia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Robert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP 2017 - 58 ème Congrès Accuel de la Société Francaise de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Nice, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">20. Journées Françaises de l'Epilepsie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645104v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiepileptic treatment in Dravet syndrome : an additional complexity for the families</w:t>
               </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Nabbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Congrès de la Société Française de Neurologie Pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -850,51 +850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Nabbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Epilepsy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Istanbul, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1058,51 +1058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Nabbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECRD 2014 : European Conference on Rare Diseases and Orphan Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1257,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Nabbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Congress on Epileptology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. 245 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2308,51 +2308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coqu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Korsak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marie-Conia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dulac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661247v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Korsak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marie-Conia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara L&#233;onova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Saint-Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dabaj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemaly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nabbout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chemaly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13241" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12229" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2012.03677.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ2PWPPX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chaouat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitbarat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bulla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rahmati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2010.12.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVQ6S1N2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labied" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaouat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hennuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubanchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bataillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0897.2007.00495.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6WVH2FB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676806v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coqu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Korsak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marie-Conia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dulac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara L&#233;onova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Saint-Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661247v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Korsak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marie-Conia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dabaj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemaly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nabbout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2017.04.815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Chemaly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13241" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197627v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12229" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2012.03677.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQ2PWPPX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chaouat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitbarat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bulla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Rahmati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2010.12.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVQ6S1N2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labied" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaouat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hennuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubanchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197579v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bataillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0897.2007.00495.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6WVH2FB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>