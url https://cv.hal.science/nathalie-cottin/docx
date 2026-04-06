--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1259,291 +1259,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03124787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCB mass budget in a perialpine lake undergoing natural decontamination in a context of global change</w:t>
+                <w:t xml:space="preserve">Trophic position and individual feeding habits as drivers of differential PCB bioaccumulation in fish populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Masset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+                <w:t xml:space="preserve">T. Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Piot</w:t>
+                <w:t xml:space="preserve">V. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillippe Fanget</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.E. Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 693, pp.133590. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.133590⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 674, pp.472-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520704v1</w:t>
+                <w:t xml:space="preserve">hal-02165156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic position and individual feeding habits as drivers of differential PCB bioaccumulation in fish populations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCB mass budget in a perialpine lake undergoing natural decontamination in a context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Perga</w:t>
+                <w:t xml:space="preserve">Thibault Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
+                <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Piot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phillippe Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 674, pp.472-481. </w:t>
+              <w:t xml:space="preserve">, 2019, 693, pp.133590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.133590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165156v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-contamination (heavy metals, polychlorinated biphenyls and polycyclic aromatic hydrocarbons) of littoral sediments and the associated ecological risk assessment in a large lake in France (Lake Bourget)</w:t>
               </w:r>
@@ -1913,307 +1913,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Profiles of PCB in Dated Sediment Cores Suggest Recent Lake Contamination through the “Halo Effect”</w:t>
+                <w:t xml:space="preserve">Mass budget in two high altitude lakes reveals their role as atmospheric PCB sinks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Naffrechoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
+                <w:t xml:space="preserve">Y.-M. Nellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Pignol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">P. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 49 (3), pp.1303-1310. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 511, pp.203-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es5043996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113395v1</w:t>
+                <w:t xml:space="preserve">hal-01113418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass budget in two high altitude lakes reveals their role as atmospheric PCB sinks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical Profiles of PCB in Dated Sediment Cores Suggest Recent Lake Contamination through the “Halo Effect”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fanget</w:t>
+                <w:t xml:space="preserve">E. Naffrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+                <w:t xml:space="preserve">Cécile Pignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.052⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (3), pp.1303-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es5043996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01113418v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentinel lakes: a network for the study and management of mountain lakes in the French Alps and in Corsica</w:t>
               </w:r>
@@ -3019,63 +3019,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated biochar from spruce and pine wood applied for pharmaceuticals molecules removal from water</w:t>
+                <w:t xml:space="preserve">Bois de pin et d’épicéa : d’un déchet à un matériau carboné pour le traitement des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A. Azzaz</w:t>
+                <w:t xml:space="preserve">A. Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3083,124 +3083,124 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ondarts</w:t>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMCEI, 3rd Euro-Mediterranean Conference for Environmental Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415322v1</w:t>
+                <w:t xml:space="preserve">hal-03415286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois de pin et d’épicéa : d’un déchet à un matériau carboné pour le traitement des eaux</w:t>
+                <w:t xml:space="preserve">Activated biochar from spruce and pine wood applied for pharmaceuticals molecules removal from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Azzaz</w:t>
+                <w:t xml:space="preserve">A. A. Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3208,88 +3208,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
+              <w:t xml:space="preserve">EMCEI, 3rd Euro-Mediterranean Conference for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415286v1</w:t>
+                <w:t xml:space="preserve">hal-03415322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological risk assessment of Lake Bourget (France, Savoie) littoral sediment contaminated by heavy metals, PAHs and PCBs through chemical analyses, biomarkers, laboratory and in situ bioassays</w:t>
               </w:r>
@@ -3390,359 +3390,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAHs and PCBs fluxes at the air-water interface in a high altitude mountain lake : Muzelle, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of the clean-up of a PCB contaminated river on lake Bourget ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Johanna Marcais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Naffrechoux</w:t>
+                <w:t xml:space="preserve">E. Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J.D. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">CONTASED "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995522v1</w:t>
+                <w:t xml:space="preserve">hal-01995512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the clean-up of a PCB contaminated river on lake Bourget ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">PAHs and PCBs fluxes at the air-water interface in a high altitude mountain lake : Muzelle, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Johanna Marcais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Verneaux</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTASED "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995512v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCB fate in alpine lakes: How do they get out?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-M. Nellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-E. Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium of European Freshwater Sciences - SEFS 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3767,90 +3767,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des PCB dans les lacs d'altitude : influence de la matière organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-M. Nellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-E. Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3892,103 +3892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altitude lakes: source or sink of PCBs for mountain environment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-M. Nellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JILO, journées internationales de limnologie et d’océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
@@ -4017,51 +4017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination historique aux PCB et aux HAP du bassin versant du lac du Bourget : quel impact sur la ressource en eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-E. Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,51 +4155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAH input into karst groundwaters in a forested mountain area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4293,64 +4293,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Elodie Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4418,316 +4418,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of chlordecone resurrection by glyphosate using Paleo-Critical Zone approach in French West indies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irina Comte</w:t>
+                <w:t xml:space="preserve">Caractérisation physico-chimique de biochars activés issus de la valorisation des déchets de l’industrie du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guittonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356994v1</w:t>
+                <w:t xml:space="preserve">hal-03415301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physico-chimique de biochars activés issus de la valorisation des déchets de l’industrie du bois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Cottin</w:t>
+                <w:t xml:space="preserve">Evidence of chlordecone resurrection by glyphosate using Paleo-Critical Zone approach in French West indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-0daee9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415301v1</w:t>
+                <w:t xml:space="preserve">hal-03356994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood branches: from an environmental burden to efficient biochars for micropollutants removal in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4735,51 +4735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAP 2021, The 11th Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, distanciel (Wuhan), China</w:t>
@@ -4808,103 +4808,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration as the predominant mechanism for fish PCB contamination in alpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-E. Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
@@ -4927,256 +4927,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural PCB decontamination of lakes: first estimates and direct measurements of volatilization flux in Lake Bourget (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Actual PCBs concentration in north Atlantic and Arctic air (NANUQ 2015-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gallinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCE2017, 16th International Conference on Chemistry and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995531v1</w:t>
+                <w:t xml:space="preserve">hal-01995533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actual PCBs concentration in north Atlantic and Arctic air (NANUQ 2015-2016)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Natural PCB decontamination of lakes: first estimates and direct measurements of volatilization flux in Lake Bourget (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCE2017, 16th International Conference on Chemistry and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995533v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural lake sediment microbial community response to exposure to environmental PCB concentrations in microcosms</w:t>
               </w:r>
@@ -5188,64 +5188,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mahamoud Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5287,103 +5287,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPs fluxes from Tillet, a tributary of Lake Bourget, and their effects on aquatic biota through chemical, biological and ecotoxicological studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.-J.-D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2013</w:t>
@@ -5412,51 +5412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical contamination of three french peri-alpines lakes by PCBs : influence of local sources and watershed characteristics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5582,51 +5582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPs fluxes from Tillet, a tributary of Lake Bourget, and their effects on aquatic biota through chemical, biological and ecotoxicological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,51 +5777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6C515DB"/>
+    <w:nsid w:val="61DA9697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6008,51 +6008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-cottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9693-4662" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151282250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Golven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Laure Thomassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05374538v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Raval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yoshizawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224443" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Morati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106396" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02520704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Masset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Fanget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133590" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02165156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Perga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01652415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;crivain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aurenche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Nellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294320" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01274" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5043996" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Nellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.052" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1FZ1V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2012.328099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0396-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5RPX1FM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903005713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708786v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niravkumar P Raval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahurte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Raval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahurte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav P. Raval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Azzaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995522v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johanna Marcais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verneaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782697v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cachera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalinoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibeaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995537v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995531v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995533v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallinelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamoud Ahmed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J.-D. Ferrari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalmin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jenny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-cottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9693-4662" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151282250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Golven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Laure Thomassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05374538v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Raval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yoshizawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224443" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Morati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106396" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02165156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Perga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.196" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02520704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Masset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Fanget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133590" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01652415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;crivain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aurenche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Nellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294320" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01274" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Nellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1FZ1V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5043996" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2012.328099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0396-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5RPX1FM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903005713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708786v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niravkumar P Raval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahurte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Raval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahurte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav P. Raval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Azzaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verneaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995522v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johanna Marcais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782697v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cachera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalinoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibeaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995537v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallinelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamoud Ahmed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J.-D. Ferrari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalmin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jenny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>