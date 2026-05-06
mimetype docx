--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -321,295 +321,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetite-Doped Activated Carbon Beads and Powder Derived from Chitosan for Adsorption of Emerging Contaminants in Drinkable Water</w:t>
+                <w:t xml:space="preserve">The hidden consequences of agricultural development: Soil degradation and pesticide contamination in the South American Pampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirav Raval</w:t>
+                <w:t xml:space="preserve">Amaury Bardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Reinert</w:t>
+                <w:t xml:space="preserve">Renaldo Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Duclaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+                <w:t xml:space="preserve">Floriane Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noriko Yoshizawa</w:t>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30224443⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1002, pp.180584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374538v1</w:t>
+                <w:t xml:space="preserve">cea-05298433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden consequences of agricultural development: Soil degradation and pesticide contamination in the South American Pampa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetite-Doped Activated Carbon Beads and Powder Derived from Chitosan for Adsorption of Emerging Contaminants in Drinkable Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaldo Gastineau</w:t>
+                <w:t xml:space="preserve">Nirav Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Laurent Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+                <w:t xml:space="preserve">Noriko Yoshizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1002, pp.180584. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (22), pp.4443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules30224443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05298433v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of paternal transmission of PCBs and global warming on the evolution of pace-of-life syndrome (POLS) during the early life stages of a cold stenothermic fish (Arctic charr)</w:t>
               </w:r>
@@ -723,295 +723,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biological invasion of an apex predator (Silurus glanis) amplifies PCB transfer in a large lake food web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of pace-of-life syndrome under conditions of maternal PCB contamination and global warming in early life stages of cold stenothermic fish (Arctic char)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Frossard</w:t>
+                <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Vagnon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Santoul</w:t>
+                <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166037⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 255, pp.106396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247441v1</w:t>
+                <w:t xml:space="preserve">hal-04051580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of pace-of-life syndrome under conditions of maternal PCB contamination and global warming in early life stages of cold stenothermic fish (Arctic char)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+                <w:t xml:space="preserve">The biological invasion of an apex predator (Silurus glanis) amplifies PCB transfer in a large lake food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Daufresne</w:t>
+                <w:t xml:space="preserve">Mathieu Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Reynaud</w:t>
+                <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 255, pp.106396. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 902, pp.166037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051580v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide resurrection</w:t>
               </w:r>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillippe Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 693, pp.133590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1568,51 +1568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aurenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1711,51 +1711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inland Waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.14-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1841,51 +1841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (16), pp.9620-9628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2644,277 +2644,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated carbons with supported magnetic particles for the removal of micropollutants from wastewater</w:t>
+                <w:t xml:space="preserve">Activated carbons and activated carbons with supported magnetic particles for the removal of micropollutants from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niravkumar P Raval</w:t>
+                <w:t xml:space="preserve">N.P. Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Lahurte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+                <w:t xml:space="preserve">M. Lahurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Nicolle</w:t>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708786v1</w:t>
+                <w:t xml:space="preserve">hal-04818576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated carbons and activated carbons with supported magnetic particles for the removal of micropollutants from wastewater</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activated carbons with supported magnetic particles for the removal of micropollutants from wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Reinert</w:t>
+                <w:t xml:space="preserve">Niravkumar P Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cottin</w:t>
+                <w:t xml:space="preserve">Margot Lahurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nicolle</w:t>
+                <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818576v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbones à base de chitosane pour l'élimination des micropolluants dans les eaux de consommation</w:t>
               </w:r>
@@ -2926,77 +2926,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirav P. Raval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriko Yoshizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Le Gosier (Guadeloupe), France</w:t>
@@ -3019,320 +3019,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois de pin et d’épicéa : d’un déchet à un matériau carboné pour le traitement des eaux</w:t>
+                <w:t xml:space="preserve">Activated biochar from spruce and pine wood applied for pharmaceuticals molecules removal from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Azzaz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">A. A. Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
+              <w:t xml:space="preserve">EMCEI, 3rd Euro-Mediterranean Conference for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415286v1</w:t>
+                <w:t xml:space="preserve">hal-03415322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated biochar from spruce and pine wood applied for pharmaceuticals molecules removal from water</w:t>
+                <w:t xml:space="preserve">Bois de pin et d’épicéa : d’un déchet à un matériau carboné pour le traitement des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A. Azzaz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">A. Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ondarts</w:t>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMCEI, 3rd Euro-Mediterranean Conference for Environmental Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415322v1</w:t>
+                <w:t xml:space="preserve">hal-03415286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological risk assessment of Lake Bourget (France, Savoie) littoral sediment contaminated by heavy metals, PAHs and PCBs through chemical analyses, biomarkers, laboratory and in situ bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aurenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3390,182 +3390,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the clean-up of a PCB contaminated river on lake Bourget ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCB fate in alpine lakes: How do they get out?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-M. Nellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-E. Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Naffrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTASED "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">9th Symposium of European Freshwater Sciences - SEFS 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995512v1</w:t>
+                <w:t xml:space="preserve">hal-01995515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAHs and PCBs fluxes at the air-water interface in a high altitude mountain lake : Muzelle, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Johanna Marcais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3610,471 +3606,475 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCB fate in alpine lakes: How do they get out?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y.-M. Nellier</w:t>
+                <w:t xml:space="preserve">Effectiveness of the clean-up of a PCB contaminated river on lake Bourget ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J.D. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-E. Perga</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium of European Freshwater Sciences - SEFS 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">CONTASED "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995515v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des PCB dans les lacs d'altitude : influence de la matière organique</w:t>
+                <w:t xml:space="preserve">Altitude lakes: source or sink of PCBs for mountain environment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-M. Nellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Malet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROG 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Le Bourget du lac, France</w:t>
+              <w:t xml:space="preserve">JILO, journées internationales de limnologie et d’océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803210v1</w:t>
+                <w:t xml:space="preserve">hal-01767388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitude lakes: source or sink of PCBs for mountain environment ?</w:t>
+                <w:t xml:space="preserve">Distribution des PCB dans les lacs d'altitude : influence de la matière organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-M. Nellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-E. Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JILO, journées internationales de limnologie et d’océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">FROG 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Le Bourget du lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767388v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination historique aux PCB et aux HAP du bassin versant du lac du Bourget : quel impact sur la ressource en eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-E. Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cachera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,90 +4437,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique de biochars activés issus de la valorisation des déchets de l’industrie du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
@@ -4683,103 +4683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood branches: from an environmental burden to efficient biochars for micropollutants removal in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAP 2021, The 11th Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, distanciel (Wuhan), China</w:t>
@@ -4821,51 +4821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration as the predominant mechanism for fish PCB contamination in alpine lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-E. Perga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5287,51 +5287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPs fluxes from Tillet, a tributary of Lake Bourget, and their effects on aquatic biota through chemical, biological and ecotoxicological studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,51 +5339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.-J.-D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2013</w:t>
@@ -5777,51 +5777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61DA9697"/>
+    <w:nsid w:val="8F584C6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6008,51 +6008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-cottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9693-4662" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151282250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Golven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Laure Thomassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05374538v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Raval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yoshizawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224443" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Morati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106396" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02165156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Perga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.196" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02520704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Masset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Fanget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133590" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01652415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;crivain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aurenche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Nellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294320" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01274" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Nellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1FZ1V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5043996" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2012.328099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0396-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5RPX1FM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903005713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708786v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niravkumar P Raval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahurte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Raval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahurte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav P. Raval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Azzaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verneaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995522v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johanna Marcais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782697v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cachera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalinoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibeaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995537v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallinelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamoud Ahmed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J.-D. Ferrari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalmin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jenny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-cottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9693-4662" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151282250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Golven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Laure Thomassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05374538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Raval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yoshizawa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224443" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Morati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106396" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02165156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Perga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.196" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02520704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Masset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Fanget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133590" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01652415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;crivain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aurenche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Nellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294320" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01274" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Nellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1FZ1V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5043996" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2012.328099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0396-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5RPX1FM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903005713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Raval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahurte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niravkumar P Raval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahurte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav P. Raval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Azzaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johanna Marcais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verneaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803210v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782697v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cachera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalinoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibeaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995537v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallinelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamoud Ahmed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J.-D. Ferrari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalmin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jenny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>