--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -3019,63 +3019,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated biochar from spruce and pine wood applied for pharmaceuticals molecules removal from water</w:t>
+                <w:t xml:space="preserve">Bois de pin et d’épicéa : d’un déchet à un matériau carboné pour le traitement des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A. Azzaz</w:t>
+                <w:t xml:space="preserve">A. Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3083,124 +3083,124 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ondarts</w:t>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMCEI, 3rd Euro-Mediterranean Conference for Environmental Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415322v1</w:t>
+                <w:t xml:space="preserve">hal-03415286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois de pin et d’épicéa : d’un déchet à un matériau carboné pour le traitement des eaux</w:t>
+                <w:t xml:space="preserve">Activated biochar from spruce and pine wood applied for pharmaceuticals molecules removal from water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Azzaz</w:t>
+                <w:t xml:space="preserve">A. A. Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3208,88 +3208,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+                <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
+              <w:t xml:space="preserve">EMCEI, 3rd Euro-Mediterranean Conference for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415286v1</w:t>
+                <w:t xml:space="preserve">hal-03415322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological risk assessment of Lake Bourget (France, Savoie) littoral sediment contaminated by heavy metals, PAHs and PCBs through chemical analyses, biomarkers, laboratory and in situ bioassays</w:t>
               </w:r>
@@ -3761,277 +3761,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitude lakes: source or sink of PCBs for mountain environment ?</w:t>
+                <w:t xml:space="preserve">Distribution des PCB dans les lacs d'altitude : influence de la matière organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-M. Nellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-E. Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JILO, journées internationales de limnologie et d’océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">FROG 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Le Bourget du lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767388v1</w:t>
+                <w:t xml:space="preserve">hal-01803210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des PCB dans les lacs d'altitude : influence de la matière organique</w:t>
+                <w:t xml:space="preserve">Altitude lakes: source or sink of PCBs for mountain environment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-M. Nellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Nathalie Cottin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Malet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROG 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Le Bourget du lac, France</w:t>
+              <w:t xml:space="preserve">JILO, journées internationales de limnologie et d’océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803210v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination historique aux PCB et aux HAP du bassin versant du lac du Bourget : quel impact sur la ressource en eau ?</w:t>
               </w:r>
@@ -4437,51 +4437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique de biochars activés issus de la valorisation des déchets de l’industrie du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4683,51 +4683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood branches: from an environmental burden to efficient biochars for micropollutants removal in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4735,51 +4735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guittonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAP 2021, The 11th Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, distanciel (Wuhan), China</w:t>
@@ -5777,51 +5777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F584C6E"/>
+    <w:nsid w:val="4817F362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6008,51 +6008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-cottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9693-4662" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151282250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Golven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Laure Thomassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05374538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Raval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yoshizawa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224443" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Morati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106396" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02165156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Perga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.196" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02520704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Masset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Fanget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133590" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01652415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;crivain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aurenche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Nellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294320" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01274" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Nellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1FZ1V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5043996" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2012.328099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0396-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5RPX1FM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903005713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Raval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahurte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niravkumar P Raval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahurte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav P. Raval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Azzaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johanna Marcais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verneaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803210v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782697v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cachera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalinoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibeaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995537v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallinelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamoud Ahmed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J.-D. Ferrari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalmin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jenny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-cottin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9693-4662" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151282250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525696v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Golven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny-Laure Thomassin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05374538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav Raval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Yoshizawa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30224443" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Morati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107130" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106396" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02165156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Perga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.196" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02520704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Masset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Fanget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133590" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01652415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;crivain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aurenche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Nellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2017.1294320" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01274" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Nellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1FZ1V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5043996" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Merlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2012.328099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0396-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X5RPX1FM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01816964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330903005713" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04818576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Raval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahurte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cottin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708786v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niravkumar P Raval" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lahurte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirav P. Raval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azzaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Azzaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ondarts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johanna Marcais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995512v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verneaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803210v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782697v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cachera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalinoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibeaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-0daee9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03415324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995537v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallinelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamoud Ahmed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J.-D. Ferrari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalmin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jenny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>