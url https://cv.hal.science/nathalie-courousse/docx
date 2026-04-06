--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -770,442 +770,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The c terminus of rotavirus vp4 protein contains an actin binding domain which requires cooperation with the coiled-coil domain for actin remodeling</w:t>
+                <w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Condemine</w:t>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Eguether</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Etchebest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Gardet</w:t>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01598-18⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624281v1</w:t>
+                <w:t xml:space="preserve">hal-02385835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Manipulation During Embryogenesis Impacts H3K4me3 and H3K27me3 Histone Marks in Chicken Hypothalamus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Identification of Reference Genes for Quantitative Gene Expression Studies in Three Tissues of Japanese Quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01207⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10030197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385835v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Reference Genes for Quantitative Gene Expression Studies in Three Tissues of Japanese Quail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">The c terminus of rotavirus vp4 protein contains an actin binding domain which requires cooperation with the coiled-coil domain for actin remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Eguether</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etchebest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (3), 12 p. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes10030197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01598-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095892v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of fixed and native chromatin preparation methods to study histone post-translational modifications at a whole genome scale in skeletal muscle tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1973,777 +1973,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact with an adult hen after hatching promotes maturation of the chick caecal microbiota and has a greater effect than hatching systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Hondelatte</w:t>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenolah Annonay</w:t>
+                <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661426v1</w:t>
+                <w:t xml:space="preserve">hal-04613517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie M Collet</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613517v1</w:t>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Alice Hondelatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Contact with an adult hen after hatching promotes maturation of the chick caecal microbiota and has a greater effect than hatching systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hondelatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolah Annonay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bertin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Hondelatte</w:t>
+                <w:t xml:space="preserve">Charlotte Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661370v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Molecular phenotyping of white striping and wooden breast defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953878v1</w:t>
+                <w:t xml:space="preserve">hal-03758011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phenotyping of white striping and wooden breast defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
+                <w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758011v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
@@ -2854,51 +2854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets transgénérationnels de la programmation thermique embryonnaire chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2979,51 +2979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3229,51 +3229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3354,90 +3354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3492,51 +3492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature variations during incubation and postnatal period affect performance, metabolism, health and gene expression in the blood of fast-growing chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3604,301 +3604,301 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Conference: Chromatin and Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604366v1</w:t>
+                <w:t xml:space="preserve">hal-01607589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">EMBO Conference: Chromatin and Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607589v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat acclimation on histone post-translational modifications in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3979,51 +3979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’acclimatation embryonnaire à la chaleur sur la méthylation de l’ADN chez l’oiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,195 +4255,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases cellulaires du défaut musculaire dégénératif (white-striping) chez le poulet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Py</w:t>
+                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818943v1</w:t>
+                <w:t xml:space="preserve">hal-03819973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4475,1376 +4475,1376 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Bases cellulaires du défaut musculaire dégénératif (white-striping) chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819973v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
+                <w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737902v1</w:t>
+                <w:t xml:space="preserve">hal-02735184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets a court et long termes de la manipulation thermique embryonnaire sur la physiologie de la caille japonaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735184v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736953v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909456v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t>
+              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and the Perinatal Development and Fundamental Physiology Group (PDP/WPSA Working Group 12), Hof van Wageningen, the Netherlands, 30 August – 1 September, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737671v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">Characterization of white-striping myopathy in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and the Perinatal Development and Fundamental Physiology Group (PDP/WPSA Working Group 12), Hof van Wageningen, the Netherlands, 30 August – 1 September, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
+              <w:t xml:space="preserve">6th International Congress of Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737905v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of white-striping myopathy in chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Py</w:t>
+                <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angele Chopard</w:t>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Congress of Myology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539058v1</w:t>
+                <w:t xml:space="preserve">hal-02737902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational effects of heat manipulation during embryogenesis on body temperature and growth in broiler chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gimonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Edinburgh, United Kingdom. , 2018, Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) 2018 Meeting. Abstracts</w:t>
+              <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736030v1</w:t>
+                <w:t xml:space="preserve">hal-02735511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la thermo-manipulation embryonnaire sur l'aposition de H3K27ME3 et H3K4ME3 dans l'hypothalamus de poulet agé de 35 jours</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Multigenerational effects of heat manipulation during embryogenesis on body temperature and growth in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nouzilly, France. 1 p., 2018</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Edinburgh, United Kingdom. , 2018, Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) 2018 Meeting. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735511v1</w:t>
+                <w:t xml:space="preserve">hal-02736030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5899,51 +5899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6050,51 +6050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6136,51 +6136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6261,51 +6261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’impact de l’acclimatation embryonnaire à la chaleur du poulet de chair sur des modifications épigénétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6507,51 +6507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat acclimation on histone post-translational modifications in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6895,90 +6895,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t>
@@ -7145,51 +7145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de l’immunoprécipitation de la chromatine (ChIP) pour une étude en séquençage haut-débit sur tissus de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7270,51 +7270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7466,51 +7466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7949,51 +7949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110606" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00633" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Condemine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eguether" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gardet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01598-18" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030197" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winsome Cheung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Esposito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens F Kaminski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01757-09" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742748v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801618v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desmarais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067551v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627702v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110606" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00633" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030197" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Condemine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eguether" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gardet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01598-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winsome Cheung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Esposito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens F Kaminski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01757-09" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742748v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801618v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desmarais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067551v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627702v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>