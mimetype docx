--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2473,277 +2473,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phenotyping of white striping and wooden breast defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
+                <w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758011v1</w:t>
+                <w:t xml:space="preserve">hal-03953878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Molecular phenotyping of white striping and wooden breast defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953878v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
@@ -2848,277 +2848,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets transgénérationnels de la programmation thermique embryonnaire chez la caille japonaise</w:t>
+                <w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617399v1</w:t>
+                <w:t xml:space="preserve">hal-03617443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t>
+                <w:t xml:space="preserve">Effets transgénérationnels de la programmation thermique embryonnaire chez la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t>
+              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617443v1</w:t>
+                <w:t xml:space="preserve">hal-03617399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
               </w:r>
@@ -4255,277 +4255,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819973v1</w:t>
+                <w:t xml:space="preserve">hal-03726346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726346v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases cellulaires du défaut musculaire dégénératif (white-striping) chez le poulet</w:t>
               </w:r>
@@ -6130,277 +6130,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+                <w:t xml:space="preserve">Etude de l’impact de l’acclimatation embryonnaire à la chaleur du poulet de chair sur des modifications épigénétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790274v1</w:t>
+                <w:t xml:space="preserve">hal-01606379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact de l’acclimatation embryonnaire à la chaleur du poulet de chair sur des modifications épigénétiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah-Anne David</w:t>
+                <w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606379v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle du métabolisme de la vitamine A dans les cellules musculaires de poulet</w:t>
               </w:r>
@@ -7949,51 +7949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110606" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00633" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030197" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Condemine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eguether" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gardet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01598-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winsome Cheung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Esposito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens F Kaminski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01757-09" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606379v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742748v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801618v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desmarais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067551v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627702v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07832-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110606" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00633" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01207" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10030197" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624281v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Condemine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eguether" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gardet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01598-18" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12575-017-0059-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winsome Cheung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Esposito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens F Kaminski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01757-09" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735511v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742195v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742748v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801618v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desmarais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067551v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627702v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>