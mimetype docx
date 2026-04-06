--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1761,191 +1761,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forums d'actionnaires individuels : un outil de réduction du risque ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Barquissau</w:t>
+                <w:t xml:space="preserve">Management et passion dans les PME - Spécificités managériales et financières des PME du secteur équestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Darras-Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Darras-Barquissau</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oriane - 15ème colloque francophone sur le risque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT Bayonne Pays Basque; Université de Pau et des Pays de l'Adour, Sep 2017, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Accountability, Responsabilités et Comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655914v1</w:t>
+                <w:t xml:space="preserve">hal-01907484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management et passion dans les PME - Spécificités managériales et financières des PME du secteur équestre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les forums d'actionnaires individuels : un outil de réduction du risque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras-Barquissau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accountability, Responsabilités et Comptabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Poitier, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">Oriane - 15ème colloque francophone sur le risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT Bayonne Pays Basque; Université de Pau et des Pays de l'Adour, Sep 2017, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907484v1</w:t>
+                <w:t xml:space="preserve">hal-01655914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA MESURE AU SERVICE DE L'INVESTIGATION THEORIQUE : UNE ETUDE BIBLIOMETRIQUE DANS LE CHAMP DE LA GOUVERNANCE</w:t>
               </w:r>
@@ -2230,51 +2230,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8244389B"/>
+    <w:nsid w:val="A67748DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2461,51 +2461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-darras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8267-3181" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404947v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alen G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.165.0149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-04-2024-0418" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fontan Sers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-10-2022-0178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras Barquissau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.212.0085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Botton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Edelbloude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8268" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulerot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras-Barquissau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.291.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Neiter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Darras-Barquissau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.068.0012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Mendy-Bilek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Drapeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hamwi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barquissau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Errami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duthil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-darras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8267-3181" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404947v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alen G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.165.0149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-04-2024-0418" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fontan Sers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-10-2022-0178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras Barquissau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.212.0085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Botton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Edelbloude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8268" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulerot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras-Barquissau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.291.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Neiter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Darras-Barquissau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.068.0012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Mendy-Bilek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Drapeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hamwi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barquissau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Errami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duthil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>