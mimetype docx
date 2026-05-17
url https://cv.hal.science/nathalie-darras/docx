--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0005-8267-3181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Hs2-JegAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,985 +173,985 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploration de la phase de spécification d’une recherche-intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïalen Gélizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, nº 167 (6), pp.149-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.165.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploration de la phase de spécification d'une recherche-intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïalen Gélizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 165, pp.163-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From project to organizational collective: an organizational innovation – the case of collective in a cluster of private healthcare establishments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïalen Gélizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Innovation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (8), pp.4132-4149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EJIM-04-2024-0418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can independent hotels survive? A case study of how technology changes the industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Pett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fontan Sers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (1), pp.17-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JBS-10-2022-0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie collaborative et tourisme : le cas d’un changement stratégique d’un hôtel indépendant français face à l’arrivée de Airbnb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fontan Sers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 32 (2), pp.85-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/qdm.212.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courses hippiques à l’épreuve d’un mouvement social : contribution de la médiation à la structuration de revendications collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Edelbloude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 374, pp.53-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.8268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel socle de connaissances pour la recherche française en gouvernance des organisations ? Une approche bibliométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des émotions dans le comportement des actionnaires individuels minoritaires. Construction et validation d’échelles de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras-Barquissau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (291-292), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsg.291.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et rôle des comités consultatifs d’actionnaires individuels dans la gouvernance des entreprises cotées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Neiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension des actionnaires individuels minoritaires: une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Darras-Barquissau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.068.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment classer les actionnaires des entreprises cotées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1140,901 +1161,901 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création destructrice des compétences. L’influence de l’IA sur les processus d’apprentissage individuel et organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïalen Gélizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées du Groupe Thématique Innovation (GT INNO) de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Savoie Mont Blanc; IREGE, Oct 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et intelligibilité collective : une recherche-intervention au sein des centres sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïalen Gélizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Colloque et séminaire doctoral international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche ISEOR; Laboratoire Magellan @iaelyon - Université Jean Moulin; Divisions Management Consulting et Organizational Development and Change de l’Academy of Management (États-Unis); The International Society for Organizational Development and Change ISODC (États-Unis); CNAM (France); EADA Business School (Espagne); Benedictine University (États-Unis), Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eventification in Urban Mobility for JOP Paris 2024: A Strategic Lever for Freight Logistics and Sustainable Urban Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Mendy-Bilek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Drapeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EurOMA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’initiation à la négociation d’une recherche-intervention : valoriser l’utilité académique, sociale et sociétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïalen Gélizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADERSE 2024 Bordeaux : RSE et coopération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From project to organizational collective: an organizational innovationThe case of a human resources collective in a cluster of private healthcare establishments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïalen Gélizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Academy of Innovation, Entrepreneurship, and Knowledge Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Paris Université Panthéon Sorbonne, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel socle de connaissances des travaux menés sur AIRBNB ? Une étude bibliométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hamwi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'adoption et d'appropriation du Balanced Scorecard dans une PME familiale : une étude de cas longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Darras-Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Errami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oriane - 16ème colloque francophone sur le risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et passion dans les PME - Spécificités managériales et financières des PME du secteur équestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras-Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accountability, Responsabilités et Comptabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forums d'actionnaires individuels : un outil de réduction du risque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras-Barquissau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oriane - 15ème colloque francophone sur le risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT Bayonne Pays Basque; Université de Pau et des Pays de l'Adour, Sep 2017, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA MESURE AU SERVICE DE L'INVESTIGATION THEORIQUE : UNE ETUDE BIBLIOMETRIQUE DANS LE CHAMP DE LA GOUVERNANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras-Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soulerot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, lille, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2044,125 +2065,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise familiale résiliente : paradoxe ou évidence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïalen Gélizé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager les résiliences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.81-88, 2025, 978-2-38630-274-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2230,51 +2251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A67748DC"/>
+    <w:nsid w:val="25A5A625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2461,51 +2482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-darras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8267-3181" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404947v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alen G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.165.0149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-04-2024-0418" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627184v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pett" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fontan Sers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-10-2022-0178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras Barquissau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.212.0085" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Botton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Edelbloude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8268" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulerot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras-Barquissau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.291.0103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Neiter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Darras-Barquissau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.068.0012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Mendy-Bilek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Drapeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hamwi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barquissau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Errami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899444v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duthil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-darras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8267-3181" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Hs2-JegAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404947v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;alen G&#233;liz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.165.0149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831661v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJIM-04-2024-0418" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627184v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pett" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fontan Sers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBS-10-2022-0178" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras Barquissau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.212.0085" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Botton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Edelbloude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soulerot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Darras-Barquissau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.291.0103" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Neiter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Darras-Barquissau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.068.0012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735163v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Mendy-Bilek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Drapeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hamwi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barquissau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Errami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duthil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>